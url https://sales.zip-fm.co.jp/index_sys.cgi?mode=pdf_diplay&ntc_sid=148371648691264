--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -24,55 +24,51 @@
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId12"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
@@ -1352,54 +1348,54 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94280" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="60" y="378"/>
+        <p:origin x="630" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -1422,55 +1418,55 @@
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20250918_105829.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_162804.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20250918_105829.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_163234%20(1).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.5515445184736508E-2"/>
           <c:y val="5.8968133425296165E-2"/>
@@ -1617,93 +1613,93 @@
                 <c:pt idx="11">
                   <c:v>17:45</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>18:00</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>18:15</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>18:30</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>18:45</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$17</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="16"/>
                 <c:pt idx="0">
-                  <c:v>1.9</c:v>
+                  <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>1.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.6</c:v>
+                </c:pt>
+                <c:pt idx="3">
                   <c:v>1.7</c:v>
                 </c:pt>
-                <c:pt idx="2">
-[...4 lines deleted...]
-                </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.8</c:v>
+                  <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.6</c:v>
+                  <c:v>1.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1.7</c:v>
+                  <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>1.5</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1.4</c:v>
+                  <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1.5</c:v>
+                  <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1.3</c:v>
+                  <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1.5</c:v>
+                  <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>1.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="3333FF"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
@@ -1751,96 +1747,96 @@
                 <c:pt idx="11">
                   <c:v>17:45</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>18:00</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>18:15</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>18:30</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>18:45</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="16"/>
                 <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>0.8</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="3">
+                  <c:v>0.7</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>0.9</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="6">
+                  <c:v>1.1000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1.1000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="8">
                   <c:v>0.9</c:v>
                 </c:pt>
-                <c:pt idx="3">
-[...16 lines deleted...]
-                </c:pt>
                 <c:pt idx="9">
-                  <c:v>1</c:v>
+                  <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.9</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>1.2</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1.4</c:v>
+                  <c:v>1.2</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>1.2</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>0.9</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:spPr>
             <a:ln w="24895">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:prstDash val="lgDashDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
@@ -1970,96 +1966,96 @@
                 <c:pt idx="11">
                   <c:v>17:45</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>18:00</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>18:15</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>18:30</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>18:45</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$17</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="16"/>
                 <c:pt idx="0">
-                  <c:v>0.6</c:v>
+                  <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.6</c:v>
+                  <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.6</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.6</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.6</c:v>
+                  <c:v>0.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.4</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.3</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.3</c:v>
+                  <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.6</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.6</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.6</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.9</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>0.8</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="3"/>
           <c:spPr>
             <a:ln w="28575">
               <a:solidFill>
                 <a:srgbClr val="FF9900"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
@@ -2116,84 +2112,84 @@
                 <c:pt idx="15">
                   <c:v>18:45</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$E$2:$E$17</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="16"/>
                 <c:pt idx="0">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>0.4</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>0.5</c:v>
                 </c:pt>
-                <c:pt idx="5">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.6</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.5</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.3</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>0.4</c:v>
+                </c:pt>
+                <c:pt idx="11">
                   <c:v>0.5</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="12">
                   <c:v>0.4</c:v>
                 </c:pt>
-                <c:pt idx="12">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="13">
-                  <c:v>0.7</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>0.8</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>0.7</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="2025934960"/>
         <c:axId val="2025941488"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="2025934960"/>
@@ -2359,51 +2355,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.24646784855280246"/>
           <c:y val="7.2998046023640666E-3"/>
           <c:w val="0.79485593977444735"/>
           <c:h val="0.89026063100137176"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>15:00-19:00</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF5050"/>
               </a:solidFill>
               <a:ln w="12700">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
@@ -2505,93 +2501,93 @@
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="12700">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000F-623E-44E9-8BCE-AA5A154A3BF3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$B$1:$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>ZIP-FM</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>CBCラジオ</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>東海ラジオ</c:v>
+                </c:pt>
+                <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
-                </c:pt>
-[...4 lines deleted...]
-                  <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>35.700000000000003</c:v>
+                  <c:v>35.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>14</c:v>
+                  <c:v>14.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.9</c:v>
+                  <c:v>9.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.100000000000001</c:v>
+                  <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3.7</c:v>
+                  <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>13.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000010-623E-44E9-8BCE-AA5A154A3BF3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2650,51 +2646,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.29050439929521632"/>
           <c:y val="0.16913160586750256"/>
           <c:w val="0.66438356164383561"/>
           <c:h val="0.70545454545454545"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>15:00-19:00</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF99FF"/>
             </a:solidFill>
             <a:ln w="12670">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25341">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
@@ -3564,66 +3560,66 @@
                 <c:pt idx="2">
                   <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>35.700000000000003</c:v>
+                  <c:v>35.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>14</c:v>
+                  <c:v>14.7</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.9</c:v>
+                  <c:v>9.1999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.100000000000001</c:v>
+                  <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3.7</c:v>
+                  <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>13.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-4EEF-4BC3-B66B-EBB48BC8E363}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -3649,1769 +3645,703 @@
     <a:p>
       <a:pPr>
         <a:defRPr sz="599" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="MS UI Gothic"/>
           <a:ea typeface="MS UI Gothic"/>
           <a:cs typeface="MS UI Gothic"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:userShapes r:id="rId2"/>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
-  <c:roundedCorners val="0"/>
+  <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-B771-4EED-85EE-3E0A521D7684}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-B771-4EED-85EE-3E0A521D7684}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{BE5104CE-372B-4253-A1F7-440A9BE19EBA}" type="CATEGORYNAME">
+                      <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+                      <a:pPr/>
+                      <a:t>[分類名]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:fld id="{25943F2B-D2B8-432B-8FED-610607092B78}" type="PERCENTAGE">
+                      <a:rPr lang="en-US" altLang="ja-JP" baseline="0"/>
+                      <a:pPr/>
+                      <a:t>[パーセンテージ]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-B771-4EED-85EE-3E0A521D7684}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{064A7172-C479-42A9-89BB-3A27854F10BB}" type="CATEGORYNAME">
+                      <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+                      <a:pPr/>
+                      <a:t>[分類名]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:fld id="{4CE46CC4-CB7F-4F6B-83DC-8D2DDE9E52EF}" type="PERCENTAGE">
+                      <a:rPr lang="en-US" altLang="ja-JP" baseline="0"/>
+                      <a:pPr/>
+                      <a:t>[パーセンテージ]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-B771-4EED-85EE-3E0A521D7684}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="HGPｺﾞｼｯｸE"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$N$1:$O$1</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>男性</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>女性</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$N$2:$O$2</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>60.2</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>39.799999999999997</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-B771-4EED-85EE-3E0A521D7684}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="99CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000001-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="33CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000003-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0099FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000005-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000007-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0033CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000009-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000009-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="5"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000B-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{0000000B-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="6"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFCCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000D-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{0000000D-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF99FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000F-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{0000000F-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="8"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF66FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000011-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000011-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF00FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000013-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000013-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000015-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+                <c16:uniqueId val="{00000015-A97A-4333-BA4C-F05E81D6B7B1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="11"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="660066"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000017-A97A-4333-BA4C-F05E81D6B7B1}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900">
+                    <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
             <c:extLst>
-              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-[...1 lines deleted...]
-              </c:ext>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
-          </c:dPt>
+          </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'特性×時間区分  (2)'!$B$17:$M$17</c:f>
+              <c:f>Sheet1!$B$1:$M$1</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>男性 12～19才</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>男性 20～29才</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>男性 30～39才</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>男性 40～49才</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>男性 50～59才</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>男性 60～69才</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>女性 12～19才</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>女性 20～29才</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>女性 30～39才</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>女性 40～49才</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>女性 50～59才</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>女性 60～69才</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'特性×時間区分  (2)'!$B$18:$M$18</c:f>
+              <c:f>Sheet1!$B$2:$M$2</c:f>
               <c:numCache>
-                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>0.8</c:v>
+                  <c:v>1.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>3.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>7</c:v>
                 </c:pt>
-                <c:pt idx="2">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="3">
-                  <c:v>17</c:v>
+                  <c:v>22.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>16.899999999999999</c:v>
+                  <c:v>18.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>6.1</c:v>
+                  <c:v>7.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2.5</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.5</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="8">
+                  <c:v>8.3000000000000007</c:v>
+                </c:pt>
+                <c:pt idx="9">
                   <c:v>7.5</c:v>
                 </c:pt>
-                <c:pt idx="9">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="10">
-                  <c:v>10.6</c:v>
+                  <c:v>13.6</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>8.9</c:v>
+                  <c:v>7.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000018-C421-4CA3-96A4-DD5DEC7E7BC8}"/>
+              <c16:uniqueId val="{00000018-A97A-4333-BA4C-F05E81D6B7B1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
+          <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
-          <c:showCatName val="0"/>
+          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
-          <c:showBubbleSize val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
-      <c:spPr>
-[...5 lines deleted...]
-      </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
+    <c:showDLblsOverMax val="1"/>
   </c:chart>
-  <c:spPr>
-[...16 lines deleted...]
-  <c:externalData r:id="rId3">
+  <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
-</file>
-[...1320 lines deleted...]
-</cs:chartStyle>
 </file>
 
 <file path=ppt/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.52861</cdr:x>
       <cdr:y>0.36634</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.76811</cdr:x>
       <cdr:y>0.62311</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Oval 13"/>
         <cdr:cNvSpPr>
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="991007" y="640602"/>
           <a:ext cx="449003" cy="449003"/>
         </a:xfrm>
@@ -9002,51 +7932,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2025/12/2</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12544,93 +11474,119 @@
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>TARGET		16</a:t>
+              <a:t>TARGET		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>16</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳～</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>49</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳　男・女　会社員・ドライバー・主婦・商工自営業・学生</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●番組</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
@@ -14829,51 +13785,51 @@
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12" name="表 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="831016023"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1068056776"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="416496" y="5894080"/>
           <a:ext cx="5760640" cy="360000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1451243">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4309397">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -14985,59 +13941,63 @@
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>shirai_natsu</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>37,000</a:t>
-[...2 lines deleted...]
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:t>4.1</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
-                      </a:r>
+                        <a:t>万人</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -15805,51 +14765,51 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="51" name="折れ線Ｇ"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2611935911"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2515257412"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4736977" y="1914534"/>
           <a:ext cx="4280686" cy="1785271"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="テキスト ボックス 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F54C4F7-F523-4453-820C-5CB300F1005A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -16437,108 +15397,108 @@
                 <a:t>ＦＭ ＡＩＣＨＩ    </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                   <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>　　　</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="グループ化 1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1528830" y="1535678"/>
-[...2 lines deleted...]
-            <a:chExt cx="2313995" cy="2016229"/>
+            <a:off x="1556299" y="1561986"/>
+            <a:ext cx="2707299" cy="2410494"/>
+            <a:chOff x="1711868" y="1806216"/>
+            <a:chExt cx="2358239" cy="2027227"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="75" name="全GＺ右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F72B9D9E-41FE-4C14-B874-0C2B920B038A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2167410744"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3037196921"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
             <a:off x="1756112" y="1961489"/>
             <a:ext cx="2224477" cy="1871954"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
               <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="76" name="全G他右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{867B003C-7BDF-49BB-9EF7-5AB592B1E912}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2782008172"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4016178603"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
-            <a:off x="1766420" y="1817214"/>
+            <a:off x="1711868" y="1806216"/>
             <a:ext cx="2084589" cy="1928252"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
               <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="77" name="WordArt 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FADFFB1-813D-481D-9ABF-21332EFAE2FB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3249815" y="2185688"/>
@@ -16643,86 +15603,86 @@
               </a:prstTxWarp>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="dist"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>35</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="ja-JP" altLang="en-US" sz="2100" b="1" kern="10" spc="-105" dirty="0" err="1">
+                <a:rPr lang="ja-JP" altLang="en-US" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>．</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>7</a:t>
+                <a:t>6</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>％</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
@@ -16956,61 +15916,71 @@
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>週間で</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="1600">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>61</a:t>
+                <a:t>68</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="1600">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                  <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                </a:rPr>
+                <a:t>万人</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>万人に聴かれています！</a:t>
+                <a:t>に聴かれています！</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="92" name="テキスト ボックス 17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1665384" y="4739075"/>
             <a:ext cx="6779420" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -17100,51 +16070,51 @@
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>到達率</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>・・・</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>6.1%</a:t>
+              <a:t>6.8%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="テキスト ボックス 19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3751675" y="6007583"/>
             <a:ext cx="3504486" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
@@ -17230,96 +16200,96 @@
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>才</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="94" name="テキスト ボックス 18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3749946" y="5238142"/>
-            <a:ext cx="4312399" cy="769441"/>
+            <a:off x="3721894" y="5238142"/>
+            <a:ext cx="4368504" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>61</a:t>
+              <a:t>68</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>万人／</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>1,000</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
@@ -17431,58 +16401,58 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+              <a:t>12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="700">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>月度 </a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654015584"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
@@ -17800,51 +16770,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>男女年代別構成</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="表 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B40275-E912-0998-2106-7E9B97239588}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1997103115"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3189576660"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5156482" y="5164413"/>
           <a:ext cx="4267200" cy="906780"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2712265113"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="982957887"/>
                     </a:ext>
@@ -18664,59 +17634,59 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="333399"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2424355263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="167640">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>15:00</a:t>
+                        <a:t>15:00-19:00</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -18733,51 +17703,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>0.8</a:t>
+                        <a:t>1.6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -18794,51 +17764,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>7.0</a:t>
+                        <a:t>3.5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -18855,51 +17825,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>10.6</a:t>
+                        <a:t>7.0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -18916,51 +17886,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>17.0</a:t>
+                        <a:t>22.6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -18977,51 +17947,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>16.9</a:t>
+                        <a:t>18.2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -19038,51 +18008,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>6.1</a:t>
+                        <a:t>7.3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -19100,51 +18070,51 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="471739183"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="274320">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
                         <a:t>　</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -19901,59 +18871,59 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="660066"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2114801994"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="175260">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>15:00</a:t>
+                        <a:t>15:00-19:00</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -19970,51 +18940,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>2.5</a:t>
+                        <a:t>0.7</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20031,51 +19001,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>3.5</a:t>
+                        <a:t>2.0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20092,51 +19062,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>7.5</a:t>
+                        <a:t>8.3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20153,51 +19123,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>8.5</a:t>
+                        <a:t>7.5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20214,51 +19184,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>10.6</a:t>
+                        <a:t>13.6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20275,51 +19245,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>8.9</a:t>
+                        <a:t>7.7</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -20665,101 +19635,101 @@
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>5.8</a:t>
+              <a:t>60%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>割が男性</a:t>
+              <a:t>が男性</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>4.2</a:t>
+              <a:t>40%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>割が女性</a:t>
+              <a:t>が女性</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="テキスト ボックス 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBEA6EC-A328-7A9D-C673-C6F07EB071D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="726306" y="6497324"/>
             <a:ext cx="8306636" cy="200055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -20771,55 +19741,55 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>月度 </a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C147054E-9187-B291-0850-8FC9F9D90934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
@@ -21025,101 +19995,101 @@
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>12-69</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>歳男女のリスナー層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="2" name="グラフ 1">
+          <p:cNvPr id="8" name="Chart 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{082A254A-F6BA-36E6-CC17-3D1C98AF8798}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1790004880"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="746397052"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="5022000" y="2034000"/>
-          <a:ext cx="4572000" cy="2743200"/>
+          <a:off x="370487" y="2221318"/>
+          <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="3" name="グラフ 2">
+          <p:cNvPr id="10" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D20C2CA0-7F83-125C-53DF-7AE7D4274739}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789096536"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2428052042"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="190800" y="2034000"/>
-          <a:ext cx="4572000" cy="2743200"/>
+          <a:off x="5130082" y="2157930"/>
+          <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3242440487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -26180,54 +25150,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>868</Words>
+  <Words>872</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
-  <Paragraphs>207</Paragraphs>
+  <Paragraphs>209</Paragraphs>
   <Slides>9</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>