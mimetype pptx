--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -1350,54 +1350,54 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="13535" autoAdjust="0"/>
     <p:restoredTop sz="94280" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="110" d="100"/>
-          <a:sy n="110" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="1500" y="114"/>
+        <p:origin x="690" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -8966,51 +8966,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026/2/6</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12431,93 +12431,119 @@
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>TARGET		20</a:t>
+              <a:t>TARGET		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>20</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳～</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>49</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳　男・女　会社員・主婦・商工自営業</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●番組</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
@@ -14703,51 +14729,51 @@
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12" name="表 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1666074965"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1575590746"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="416496" y="5392051"/>
           <a:ext cx="5001504" cy="483932"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1260000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3741504">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -14845,124 +14871,117 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>X</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>@</a:t>
-[...6 lines deleted...]
-                        <a:t>lisalisa_dj</a:t>
+                        <a:t>@lisalisa_dj</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>13,706</a:t>
+                        <a:t>1.6</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Instagram</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>lisalisa_takagi</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>27,000</a:t>
+                        <a:t>4.1</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
@@ -24483,54 +24502,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>796</Words>
+  <Words>784</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
-  <Paragraphs>170</Paragraphs>
+  <Paragraphs>166</Paragraphs>
   <Slides>8</Slides>
   <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>