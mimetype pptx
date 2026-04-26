--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/ppt/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId11"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="461" r:id="rId2"/>
     <p:sldId id="484" r:id="rId3"/>
-    <p:sldId id="504" r:id="rId4"/>
+    <p:sldId id="482" r:id="rId4"/>
     <p:sldId id="498" r:id="rId5"/>
     <p:sldId id="503" r:id="rId6"/>
     <p:sldId id="483" r:id="rId7"/>
-    <p:sldId id="505" r:id="rId8"/>
-    <p:sldId id="506" r:id="rId9"/>
+    <p:sldId id="504" r:id="rId8"/>
+    <p:sldId id="485" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="9906000" cy="6858000" type="A4"/>
   <p:notesSz cx="9866313" cy="6735763"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -201,56 +200,56 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="既定のセクション" id="{AEBAB5F9-3ECE-49B3-BB35-F73CC38A1EAB}">
           <p14:sldIdLst>
             <p14:sldId id="461"/>
             <p14:sldId id="484"/>
-            <p14:sldId id="504"/>
+            <p14:sldId id="482"/>
             <p14:sldId id="498"/>
             <p14:sldId id="503"/>
             <p14:sldId id="483"/>
-            <p14:sldId id="505"/>
-            <p14:sldId id="506"/>
+            <p14:sldId id="504"/>
+            <p14:sldId id="485"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="4319">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="3120">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
@@ -268,60 +267,60 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="FF3B23"/>
-[...2 lines deleted...]
-    <a:srgbClr val="FF0000"/>
     <a:srgbClr val="0070C0"/>
+    <a:srgbClr val="00B0F0"/>
+    <a:srgbClr val="660066"/>
+    <a:srgbClr val="CC00CC"/>
+    <a:srgbClr val="FF00FF"/>
+    <a:srgbClr val="FF66FF"/>
+    <a:srgbClr val="0099FF"/>
+    <a:srgbClr val="FF99FF"/>
     <a:srgbClr val="FFCCFF"/>
-    <a:srgbClr val="FF99FF"/>
-[...2 lines deleted...]
-    <a:srgbClr val="CC00CC"/>
+    <a:srgbClr val="333399"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
@@ -1347,61 +1346,61 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredLeft sz="13535" autoAdjust="0"/>
     <p:restoredTop sz="94280" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="60" y="378"/>
+        <p:origin x="96" y="258"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -1411,76 +1410,88 @@
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="1738" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2121"/>
         <p:guide pos="3107"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
+<file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_163947.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\e.momiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_163947.xlsx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.sugawara\Downloads\&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#23616;&#65310;_20250827_121807.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.sugawara\Downloads\&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#23616;&#65310;_20250827_121807.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.sugawara\Downloads\&#24180;&#40802;&#24615;&#21029;&#32884;&#21462;&#29575;&#26089;&#35211;&#34920;_&#12464;&#12521;&#12501;&#20184;&#12365;&#23436;&#25104;&#29256;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.sugawara\Downloads\processed_FRIDAY%20MUSIC%20PUZZLE_&#28310;&#20633;&#12487;&#12540;&#12479;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\s.ota\Downloads\&#20870;&#12464;&#12521;&#12501;_&#12464;&#12521;&#12501;&#12288;SATURDAY%20ON%20FLEEK.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.5515445184736508E-2"/>
           <c:y val="5.8968133425296165E-2"/>
@@ -1519,50 +1530,709 @@
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="2495" b="1" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="MS UI Gothic"/>
           <a:ea typeface="MS UI Gothic"/>
           <a:cs typeface="MS UI Gothic"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
+<file path=ppt/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-647F-498B-B35E-988CACBB3707}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-647F-498B-B35E-988CACBB3707}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{4FB37B27-08A2-42FF-82E6-AA57049DDF56}" type="CATEGORYNAME">
+                      <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+                      <a:pPr/>
+                      <a:t>[分類名]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:fld id="{86C8312C-D90E-4C92-A554-C770C1B8E707}" type="PERCENTAGE">
+                      <a:rPr lang="en-US" altLang="ja-JP" baseline="0"/>
+                      <a:pPr/>
+                      <a:t>[パーセンテージ]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-647F-498B-B35E-988CACBB3707}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{92808353-C984-43D4-B0AF-1789C6041D9B}" type="CATEGORYNAME">
+                      <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+                      <a:pPr/>
+                      <a:t>[分類名]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:fld id="{33579823-A39D-4A44-8AE2-383B16E27CB9}" type="PERCENTAGE">
+                      <a:rPr lang="en-US" altLang="ja-JP" baseline="0"/>
+                      <a:pPr/>
+                      <a:t>[パーセンテージ]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="ja-JP" altLang="en-US" baseline="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-647F-498B-B35E-988CACBB3707}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="HGPｺﾞｼｯｸE"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$N$1:$O$1</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>男性</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>女性</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$N$2:$O$2</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>44.6</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>55.4</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-647F-498B-B35E-988CACBB3707}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="99CCFF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="33CCFF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0099FF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="3366FF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0033CC"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="333399"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FFCCFF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF99FF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF66FF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF00FF"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="10"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CC00CC"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000015-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="11"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="660066"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000017-4987-46B8-9B32-94D6B28B2F75}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900">
+                    <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$B$1:$M$1</c:f>
+              <c:strCache>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>男性 12～19才</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>男性 20～29才</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>男性 30～39才</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>男性 40～49才</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>男性 50～59才</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>男性 60～69才</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>女性 12～19才</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>女性 20～29才</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>女性 30～39才</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>女性 40～49才</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>女性 50～59才</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>女性 60～69才</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$M$2</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="12"/>
+                <c:pt idx="0">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.8</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.5</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>15.1</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>11.8</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>8.6</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>5.4</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>9.8000000000000007</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>8.3000000000000007</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>16.899999999999999</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>12</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000018-4987-46B8-9B32-94D6B28B2F75}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="bestFit"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="5.261433484152369E-2"/>
           <c:y val="3.6242967074733227E-2"/>
           <c:w val="0.931258972373186"/>
           <c:h val="0.90206192008814168"/>
@@ -1576,255 +2246,257 @@
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ＺＩＰ－ＦＭ</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
-            <c:strRef>
+            <c:numRef>
               <c:f>Sheet1!$A$2:$A$13</c:f>
-              <c:strCache>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>13:00</c:v>
+                  <c:v>0.54166666666666663</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13:15</c:v>
+                  <c:v>0.55208333333333337</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13:30</c:v>
+                  <c:v>0.5625</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13:45</c:v>
+                  <c:v>0.57291666666666663</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14:00</c:v>
+                  <c:v>0.58333333333333337</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14:15</c:v>
+                  <c:v>0.59375</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14:30</c:v>
+                  <c:v>0.60416666666666663</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14:45</c:v>
+                  <c:v>0.61458333333333337</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15:00</c:v>
+                  <c:v>0.625</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15:15</c:v>
+                  <c:v>0.63541666666666663</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15:30</c:v>
+                  <c:v>0.64583333333333337</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15:45</c:v>
+                  <c:v>0.65625</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$13</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1.4</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>0.9</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.1000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1.7</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>1.3</c:v>
                 </c:pt>
-                <c:pt idx="2">
-[...13 lines deleted...]
-                </c:pt>
                 <c:pt idx="7">
-                  <c:v>1.2</c:v>
+                  <c:v>1.1000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1.2</c:v>
+                  <c:v>1.1000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>1.1000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>0.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="3333FF"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
-            <c:strRef>
+            <c:numRef>
               <c:f>Sheet1!$A$2:$A$13</c:f>
-              <c:strCache>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>13:00</c:v>
+                  <c:v>0.54166666666666663</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13:15</c:v>
+                  <c:v>0.55208333333333337</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13:30</c:v>
+                  <c:v>0.5625</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13:45</c:v>
+                  <c:v>0.57291666666666663</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14:00</c:v>
+                  <c:v>0.58333333333333337</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14:15</c:v>
+                  <c:v>0.59375</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14:30</c:v>
+                  <c:v>0.60416666666666663</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14:45</c:v>
+                  <c:v>0.61458333333333337</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15:00</c:v>
+                  <c:v>0.625</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15:15</c:v>
+                  <c:v>0.63541666666666663</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15:30</c:v>
+                  <c:v>0.64583333333333337</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15:45</c:v>
+                  <c:v>0.65625</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$13</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.9</c:v>
+                  <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.9</c:v>
+                  <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.2</c:v>
+                  <c:v>1.1000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1.1000000000000001</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1.1000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="8">
                   <c:v>0.9</c:v>
                 </c:pt>
-                <c:pt idx="7">
-[...4 lines deleted...]
-                </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.6</c:v>
+                  <c:v>0.8</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.6</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!#REF!</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>#REF!</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1903,464 +2575,467 @@
                   <a:defRPr>
                     <a:solidFill>
                       <a:schemeClr val="tx2">
                         <a:lumMod val="65000"/>
                         <a:lumOff val="35000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ja-JP"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
-            <c:strRef>
+            <c:numRef>
               <c:f>Sheet1!$A$2:$A$13</c:f>
-              <c:strCache>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>13:00</c:v>
+                  <c:v>0.54166666666666663</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13:15</c:v>
+                  <c:v>0.55208333333333337</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13:30</c:v>
+                  <c:v>0.5625</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13:45</c:v>
+                  <c:v>0.57291666666666663</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14:00</c:v>
+                  <c:v>0.58333333333333337</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14:15</c:v>
+                  <c:v>0.59375</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14:30</c:v>
+                  <c:v>0.60416666666666663</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14:45</c:v>
+                  <c:v>0.61458333333333337</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15:00</c:v>
+                  <c:v>0.625</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15:15</c:v>
+                  <c:v>0.63541666666666663</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15:30</c:v>
+                  <c:v>0.64583333333333337</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15:45</c:v>
+                  <c:v>0.65625</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!#REF!</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ＣＢＣラジオ</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575">
               <a:solidFill>
                 <a:srgbClr val="FF9900"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
-            <c:strRef>
+            <c:numRef>
               <c:f>Sheet1!$A$2:$A$13</c:f>
-              <c:strCache>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>13:00</c:v>
+                  <c:v>0.54166666666666663</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13:15</c:v>
+                  <c:v>0.55208333333333337</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13:30</c:v>
+                  <c:v>0.5625</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13:45</c:v>
+                  <c:v>0.57291666666666663</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14:00</c:v>
+                  <c:v>0.58333333333333337</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14:15</c:v>
+                  <c:v>0.59375</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14:30</c:v>
+                  <c:v>0.60416666666666663</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14:45</c:v>
+                  <c:v>0.61458333333333337</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15:00</c:v>
+                  <c:v>0.625</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15:15</c:v>
+                  <c:v>0.63541666666666663</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15:30</c:v>
+                  <c:v>0.64583333333333337</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15:45</c:v>
+                  <c:v>0.65625</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$13</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1</c:v>
+                  <c:v>0.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.9</c:v>
+                  <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.6</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.7</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.9</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.8</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.7</c:v>
+                  <c:v>0.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.6</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.9</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.9</c:v>
+                  <c:v>0.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>東海ラジオ</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575">
               <a:solidFill>
                 <a:srgbClr val="009900"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
-            <c:strRef>
+            <c:numRef>
               <c:f>Sheet1!$A$2:$A$13</c:f>
-              <c:strCache>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>13:00</c:v>
+                  <c:v>0.54166666666666663</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13:15</c:v>
+                  <c:v>0.55208333333333337</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13:30</c:v>
+                  <c:v>0.5625</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13:45</c:v>
+                  <c:v>0.57291666666666663</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14:00</c:v>
+                  <c:v>0.58333333333333337</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14:15</c:v>
+                  <c:v>0.59375</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14:30</c:v>
+                  <c:v>0.60416666666666663</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14:45</c:v>
+                  <c:v>0.61458333333333337</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15:00</c:v>
+                  <c:v>0.625</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15:15</c:v>
+                  <c:v>0.63541666666666663</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15:30</c:v>
+                  <c:v>0.64583333333333337</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15:45</c:v>
+                  <c:v>0.65625</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$E$2:$E$13</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.3</c:v>
+                  <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.3</c:v>
+                  <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.3</c:v>
+                  <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.5</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.5</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.4</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.4</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.5</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.6</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.7</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.5</c:v>
+                  <c:v>0.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-51D1-4FB7-8F66-33C1D4F32126}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
-        <c:axId val="-480774592"/>
-        <c:axId val="-480786560"/>
+        <c:axId val="2025944752"/>
+        <c:axId val="2025941488"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="-480774592"/>
+        <c:axId val="2025944752"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="12447">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
-        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:numFmt formatCode="[hh]:mm" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9336">
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="2400000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="MS UI Gothic"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ja-JP"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="-480786560"/>
+        <c:crossAx val="2025941488"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="-480786560"/>
+        <c:axId val="2025941488"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="2.5"/>
           <c:min val="0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="12447">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9336">
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="MS UI Gothic"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ja-JP"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="-480774592"/>
+        <c:crossAx val="2025944752"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="1"/>
         <c:minorUnit val="0.1"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="24895">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
@@ -2405,51 +3080,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.24646784855280246"/>
           <c:y val="7.2998046023640666E-3"/>
           <c:w val="0.79485593977444735"/>
           <c:h val="0.89026063100137176"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>9:00-12:00</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF5050"/>
               </a:solidFill>
               <a:ln w="12700">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
@@ -2551,96 +3226,96 @@
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="12700">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000F-623E-44E9-8BCE-AA5A154A3BF3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$B$1:$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>ZIP-FM</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>CBCラジオ</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>東海ラジオ</c:v>
+                </c:pt>
+                <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
-                </c:pt>
-[...4 lines deleted...]
-                  <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>32.700000000000003</c:v>
+                  <c:v>37.700000000000003</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>21.2</c:v>
+                  <c:v>16.100000000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.3</c:v>
+                  <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.2</c:v>
+                  <c:v>16.8</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>0.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.5</c:v>
+                  <c:v>5.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>12</c:v>
+                  <c:v>17.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000010-623E-44E9-8BCE-AA5A154A3BF3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25352">
           <a:noFill/>
@@ -2696,51 +3371,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.29050439929521632"/>
           <c:y val="0.16913160586750256"/>
           <c:w val="0.66438356164383561"/>
           <c:h val="0.70545454545454545"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>13:00-16:00</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF99FF"/>
             </a:solidFill>
             <a:ln w="12670">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25341">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
@@ -3610,69 +4285,69 @@
                 <c:pt idx="2">
                   <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>32.700000000000003</c:v>
+                  <c:v>36.6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>21.2</c:v>
+                  <c:v>11.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.3</c:v>
+                  <c:v>4.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.2</c:v>
+                  <c:v>26.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.1000000000000001</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.5</c:v>
+                  <c:v>2.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>12</c:v>
+                  <c:v>16.100000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-4EEF-4BC3-B66B-EBB48BC8E363}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25341">
           <a:noFill/>
@@ -3775,793 +4450,262 @@
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
-        <c:ser>
-[...347 lines deleted...]
-        </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
-          <c:showLeaderLines val="1"/>
+          <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
-  <c:roundedCorners val="0"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:dLbls>
+          <c:dLblPos val="bestFit"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
-          <c:showCatName val="0"/>
+          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
-          <c:showBubbleSize val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
-      <c:spPr>
-[...5 lines deleted...]
-      </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
-[...6 lines deleted...]
-    </c:extLst>
+    <c:showDLblsOverMax val="1"/>
   </c:chart>
-  <c:spPr>
-[...16 lines deleted...]
-  <c:externalData r:id="rId3">
+  <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
-  <c:roundedCorners val="0"/>
+  <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
-        <c:ser>
-[...81 lines deleted...]
-        </c:ser>
         <c:dLbls>
+          <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
-          <c:showCatName val="0"/>
+          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
-[...1 lines deleted...]
-          <c:showLeaderLines val="1"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
-      <c:spPr>
-[...5 lines deleted...]
-      </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
-[...6 lines deleted...]
-    </c:extLst>
+    <c:showDLblsOverMax val="1"/>
   </c:chart>
-  <c:spPr>
-[...16 lines deleted...]
-  <c:externalData r:id="rId3">
+  <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=ppt/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
-[...78 lines deleted...]
-<file path=ppt/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -5077,1088 +5221,50 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
-[...1036 lines deleted...]
-<file path=ppt/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -8109,51 +7215,51 @@
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="ja-JP" altLang="ja-JP">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1964042533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3950236762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8913,51 +8019,51 @@
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="ja-JP" altLang="ja-JP">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1718429677"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2383050126"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9993,51 +9099,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2025/12/2</a:t>
+              <a:t>2026/3/19</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12394,126 +11500,90 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="正方形/長方形 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-7119" y="2612821"/>
             <a:ext cx="9906000" cy="1282340"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -12750,116 +11820,113 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>Ｓｐａｒｋｌｉｎｇ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Google Shape;62;p1" descr="テキスト&#10;&#10;自動的に生成された説明">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{655F8C8B-544C-FE39-0D54-812C770AF355}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3225510" y="232499"/>
+            <a:ext cx="3456000" cy="2160000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2906477017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Box 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="344488" y="260648"/>
             <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -12970,77 +12037,70 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>　＜番組概要＞</a:t>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜番組概要＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Box 66"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="383051" y="1016770"/>
+            <a:off x="388416" y="1098331"/>
             <a:ext cx="9133777" cy="1661993"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -13181,580 +12241,619 @@
           </a:p>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0" dirty="0">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>休日気分も最高潮、誰かと心躍るキラキラした時間を共有したくなる土曜午後！</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>リスナーのみなさんからのメッセージやリクエストにお応えしたり、番組に遊びに来てくれたゲストにインタビューしたり、</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>このエリアの気になる情報を教えてもらったり</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>...</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0" err="1">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>いろんな人・モノ・コトと繋がっていきます。</a:t>
+              <a:t>、いろんな人・モノ・コトと繋がっていきます。</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>公開生放送も積極的に行い、</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>ZIPPIE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>のみなさんに会いに街に繰り出します！</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>清里千聖と一緒に、土曜の午後を一緒に楽しみましょう！</a:t>
+              <a:t>清里千聖と一緒に、土曜の午後を楽しみましょう！</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="テキスト ボックス 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA54E4F6-1FB7-06FA-415F-67C42C400C4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="441787" y="4437112"/>
-            <a:ext cx="9080406" cy="2308324"/>
+            <a:ext cx="9080406" cy="2062103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●番組タイトル</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1400">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1400">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>Ｓｐａｒｋｌｉｎｇ</a:t>
-            </a:r>
-[...54 lines deleted...]
-              <a:t>毎週土曜日　１３：００～１６：００ ＜３時間プログラム＞</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>●</a:t>
+              <a:t>●放送時間</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>NAVIGATOR	</a:t>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>毎週土曜日　１</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>清里千聖</a:t>
+              <a:t>３</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>：００～１</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>６</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>：００</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t> ＜３時間プログラム＞</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>TARGET		16</a:t>
+              <a:t>NAVIGATOR	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>歳～</a:t>
-[...16 lines deleted...]
-            </a:r>
+              <a:t>清里千聖</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:latin typeface="+mj-ea"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>●番組</a:t>
+              <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>SNS		X</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+              <a:t>TARGET		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>：＠</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0" err="1">
+              <a:t>20</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>zip_sparkling</a:t>
+              <a:t>歳～</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>49</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>／約</a:t>
-[...25 lines deleted...]
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
+              <a:t>歳　男・女　ドライバー・ファミリー・家内聴取・商工自営業</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-ea"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>●番組</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>SNS		X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>：＠</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0" err="1">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>zip_sparkling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>／約</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>11,000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>人</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>		 </a:t>
+              <a:t>	 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" i="0" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Google Shape;71;p2" descr="テキスト&#10;&#10;自動的に生成された説明">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8290A8DF-F9C2-1354-C6C7-32A29BA87E48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="441787" y="2806501"/>
+            <a:ext cx="2510338" cy="1568961"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1881788586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90975E78-F2DF-4D32-BBE1-BD26788897D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="333480" y="1052736"/>
+            <a:off x="344488" y="1060316"/>
             <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -13886,275 +12985,98 @@
               <a:t>清里千聖　＜</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>CHISEI KIYOSATO</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...175 lines deleted...]
-      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="表 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1447933332"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445501881"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="403988" y="1556792"/>
-          <a:ext cx="6120680" cy="4543745"/>
+          <a:off x="416496" y="1556792"/>
+          <a:ext cx="5354221" cy="4595891"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1440370">
+                <a:gridCol w="1260000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2046200">
+                <a:gridCol w="1789966">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2634110">
+                <a:gridCol w="2304255">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="360000">
+              <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>生年月日</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -14292,51 +13214,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="360000">
+              <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>出身地</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14372,55 +13294,62 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>愛知</a:t>
+                      </a:r>
+                      <a:r>
                         <a:rPr kumimoji="1" lang="zh-TW" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>愛知県</a:t>
+                        <a:t>県</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -14443,51 +13372,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="396000">
+              <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>趣味</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -14690,57 +13619,50 @@
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ピアノ・人の顔 名前を覚えること</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>普通自動車免許</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
@@ -14791,57 +13713,50 @@
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>段</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>日本エステティック協会認定フェイシャルエステティシャン</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>認定ボディエステティシャン</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -14880,51 +13795,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1190576">
+              <a:tr h="1290002">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
@@ -15073,85 +13988,88 @@
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>4</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>のミュージックナビゲーターデビュー。</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>TV</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>、イベント </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>MC</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>、ナレーション、企業や行政のプロモーション動画に出演中。</a:t>
                       </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
@@ -15173,51 +14091,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="972000">
+              <a:tr h="574836">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
@@ -15390,57 +14308,50 @@
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>3</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
@@ -15496,57 +14407,50 @@
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>3</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
@@ -15602,57 +14506,50 @@
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>3</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
@@ -15668,57 +14565,50 @@
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>4</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月～</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
@@ -15803,459 +14693,372 @@
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>PEEPS! </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>＜</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>Wed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>＞」</a:t>
+                      </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>「</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>PEEPS! </a:t>
+                        <a:t>FUNNY BUDDY</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>＜</a:t>
+                        <a:t>」</a:t>
                       </a:r>
-                      <a:r>
-[...25 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>「</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>FUNNY BUDDY</a:t>
+                        <a:t>BEATNIK JUNCTION</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>」</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>「</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>BEATNIK JUNCTION</a:t>
+                        <a:t>JOYFUL2</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>」</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>「</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...55 lines deleted...]
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Sparkling</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>」</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
-[...31 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12" name="表 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1542388349"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4287997266"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="403988" y="6134128"/>
-          <a:ext cx="4776495" cy="426720"/>
+          <a:off x="416496" y="6156896"/>
+          <a:ext cx="5001504" cy="483932"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1440369">
+                <a:gridCol w="1260000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3336126">
+                <a:gridCol w="3741504">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="410920">
+              <a:tr h="483932">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:solidFill>
@@ -16336,103 +15139,103 @@
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>@chisei0618</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>22,147</a:t>
+                        <a:t>2.2</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Instagram</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>chiseikiyosato</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>38,000</a:t>
+                        <a:t>3.7</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
@@ -16445,257 +15248,282 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0723A195-7A10-CC25-462C-F264406BD565}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7561387" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜ナビゲーター・プロフィール＞</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Google Shape;80;p3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65AC172-8AAE-4298-8BB9-392C0362FEF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6609184" y="1556792"/>
+            <a:ext cx="3067482" cy="2300107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="185231676"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1991218659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...175 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="正方形/長方形 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E388C63-4378-4E41-AF6C-B9849C0C3A05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="664734" y="1324691"/>
             <a:ext cx="8723118" cy="2546359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF99"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
@@ -16752,102 +15580,102 @@
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5494241" y="1647994"/>
           <a:ext cx="2339176" cy="1871341"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="四角形: 角を丸くする 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E91FE78-C287-41BF-8096-8F604C7B1697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1785933" y="1071370"/>
-            <a:ext cx="6480720" cy="448511"/>
+            <a:off x="1665384" y="1071370"/>
+            <a:ext cx="6671992" cy="448511"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00B0F0"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="51" name="折れ線Ｇ"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615810972"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="857744901"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5235503" y="1914534"/>
           <a:ext cx="3782159" cy="1785271"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="テキスト ボックス 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F54C4F7-F523-4453-820C-5CB300F1005A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -17007,51 +15835,51 @@
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="60" name="グループ化 59">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED86225-032B-4C1C-ACF8-E33994A001D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5514033" y="1591974"/>
+            <a:off x="5482001" y="1600519"/>
             <a:ext cx="3515910" cy="300389"/>
             <a:chOff x="6174242" y="2091338"/>
             <a:chExt cx="3058156" cy="300389"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="61" name="テキスト ボックス 60">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA51902D-47B3-4CAE-BDD8-1197F1E57BBC}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6174242" y="2096440"/>
               <a:ext cx="729003" cy="272802"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17415,108 +16243,108 @@
                 <a:t>ＦＭ ＡＩＣＨＩ    </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                   <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>　　　</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="グループ化 1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1528830" y="1535678"/>
-[...2 lines deleted...]
-            <a:chExt cx="2313995" cy="2016229"/>
+            <a:off x="1459484" y="1563822"/>
+            <a:ext cx="2700648" cy="2292806"/>
+            <a:chOff x="1717662" y="1949731"/>
+            <a:chExt cx="2352445" cy="1928252"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="75" name="全GＺ右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F72B9D9E-41FE-4C14-B874-0C2B920B038A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="923441831"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395851055"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
             <a:off x="1756112" y="1961489"/>
             <a:ext cx="2224477" cy="1871954"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
               <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="76" name="全G他右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{867B003C-7BDF-49BB-9EF7-5AB592B1E912}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2542807379"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2114581889"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
-            <a:off x="1766420" y="1817214"/>
+            <a:off x="1717662" y="1949731"/>
             <a:ext cx="2084589" cy="1928252"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
               <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="77" name="WordArt 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FADFFB1-813D-481D-9ABF-21332EFAE2FB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3249815" y="2185688"/>
@@ -17618,51 +16446,51 @@
                 <a:avLst>
                   <a:gd name="adj" fmla="val 50000"/>
                 </a:avLst>
               </a:prstTxWarp>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="dist"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>32.7</a:t>
+                <a:t>36.6</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>％</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
@@ -17869,95 +16697,85 @@
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>」は、</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>週間で</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" altLang="ja-JP" sz="1600">
+                <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>46</a:t>
-[...9 lines deleted...]
-                <a:t>万人</a:t>
+                <a:t>43</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>に聴かれています！</a:t>
+                <a:t>万人に聴かれています！</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="92" name="テキスト ボックス 17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1665384" y="4739075"/>
-            <a:ext cx="5189241" cy="338554"/>
+            <a:ext cx="5077031" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -18012,55 +16830,55 @@
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>到達率</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>・・・</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>4.6%</a:t>
+              <a:t>4.3%</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="テキスト ボックス 19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3751675" y="6007583"/>
             <a:ext cx="3504486" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -18195,51 +17013,51 @@
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>46</a:t>
+              <a:t>43</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>万人／</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>1,000</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
@@ -18351,410 +17169,290 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>月度 </a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="テキスト ボックス 96">
+          <p:cNvPr id="3" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73762202-2D81-4B29-B51B-FE9B59887F0F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA119EF-5E85-8676-D7B5-E84973263281}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3034635" y="3671390"/>
-            <a:ext cx="3687619" cy="200055"/>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...3 lines deleted...]
-                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>＜月～金＞ </a:t>
-[...67 lines deleted...]
-            </a:endParaRPr>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜聴取率データ＞</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654015584"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECDB3209-E3BF-F721-FB6C-173B9200106E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Text Box 2">
-[...181 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="4" name="正方形/長方形 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF067A62-A5B5-64C9-E78D-14BD1A52F7D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025008" y="1966705"/>
+            <a:off x="5028015" y="1955933"/>
             <a:ext cx="4536504" cy="4328326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF99"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -18856,857 +17554,828 @@
         <p:xfrm>
           <a:off x="5021830" y="2046558"/>
           <a:ext cx="4536504" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="表 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B40275-E912-0998-2106-7E9B97239588}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139158872"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4043153712"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5156482" y="5164413"/>
-          <a:ext cx="4267200" cy="906780"/>
+          <a:ext cx="4193550" cy="906785"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2712265113"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="982957887"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="689314784"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4116244407"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="609600">
+                <a:gridCol w="535950">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3848452236"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3428843892"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1301916377"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="274320">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>　</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>12</a:t>
+                        <a:t>12～19才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="99CCFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>20</a:t>
+                        <a:t>20～29才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="33CCFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>30</a:t>
+                        <a:t>30～39才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0099FF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>40</a:t>
+                        <a:t>40～49才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="3366FF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>50</a:t>
+                        <a:t>50～59才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0033CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>男性 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                      <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...1 lines deleted...]
-                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>60</a:t>
+                        <a:t>60～69才</a:t>
                       </a:r>
-                      <a:r>
-[...31 lines deleted...]
-                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -19720,429 +18389,504 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="333399"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2424355263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="167640">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>13:00</a:t>
+                        <a:t>放送時間</a:t>
                       </a:r>
+                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>3.9</a:t>
+                        <a:t>1.8</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>2.1</a:t>
+                        <a:t>0.8</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>9.4</a:t>
+                        <a:t>6.5</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>16.7</a:t>
+                        <a:t>15.1</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>16.9</a:t>
+                        <a:t>1</a:t>
                       </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>1.8</a:t>
+                      </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                          <a:latin typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>11.3</a:t>
+                        <a:t>8.6</a:t>
                       </a:r>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="7625" marR="7625" marT="7625" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -20957,429 +19701,457 @@
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="660066"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2114801994"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="175260">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>13:00</a:t>
+                        <a:t>放送時間</a:t>
                       </a:r>
+                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>1.6</a:t>
+                        <a:t>3.0</a:t>
                       </a:r>
+                      <a:endParaRPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                        <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>1.8</a:t>
+                        <a:t>5.4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>4.5</a:t>
+                        <a:t>9.8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>8.5</a:t>
+                        <a:t>8.3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>16.2</a:t>
+                        <a:t>16.9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:pPr algn="ctr" fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>7.0</a:t>
+                        <a:t>12.0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="7620" marR="7620" marT="7620" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -21502,50 +20274,80 @@
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>男女比</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="17" name="グラフ 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4BFE384-41BD-BAE7-15FD-D2607ADDCDDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779457889"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="190228" y="2065016"/>
+          <a:ext cx="4680519" cy="2743200"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA14D40-520B-CD6B-56E6-BBCA45047C7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="482318" y="5263860"/>
             <a:ext cx="4267201" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -21673,207 +20475,136 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>「</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>Sparkling</a:t>
+              <a:t>SATURDAY ON FLEEK</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>」リスナーの</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>45%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>割が男性</a:t>
+              <a:t>が男性</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>55%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>割が女性</a:t>
-[...71 lines deleted...]
-            </a:endParaRPr>
+              <a:t>が女性</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C147054E-9187-B291-0850-8FC9F9D90934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="344488" y="961941"/>
             <a:ext cx="7561387" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -22000,61 +20731,61 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>●（土</a:t>
+              <a:t>●（土）</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>)13:00</a:t>
+              <a:t>13:00</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>～</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>16:00</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
@@ -22067,369 +20798,468 @@
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>12-69</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>歳男女のリスナー層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="2" name="グラフ 1">
+          <p:cNvPr id="5" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9397391F-12F9-2E48-CFD2-7A68706C3A6D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4102237289"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="710410937"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="5041945" y="2024166"/>
-          <a:ext cx="4572000" cy="2743200"/>
+          <a:off x="5106799" y="2112051"/>
+          <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="3" name="グラフ 2">
+          <p:cNvPr id="8" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77EAEDBA-948E-677A-82B6-71B0BB6EA8C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3495126481"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1441899998"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="330152" y="2060500"/>
-          <a:ext cx="4572000" cy="2743200"/>
+          <a:off x="365116" y="2181567"/>
+          <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="テキスト ボックス 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F3F3B31-CE1C-8277-A75A-F226C54C87D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="726306" y="6441577"/>
+            <a:ext cx="8306636" cy="200055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>2025</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>年</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>月度 </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+              <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="5" name="グラフ 4">
+          <p:cNvPr id="3" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF52985B-9328-B9F6-5C0C-0C33641EFA74}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3E548F-497C-F558-9118-106867BDE26A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3605116500"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1633794172"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="292055" y="2060500"/>
-          <a:ext cx="4572000" cy="2743200"/>
+          <a:off x="5273830" y="2112051"/>
+          <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E2C54D-C205-2E3F-0D47-3123ED0542F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7561387" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜聴取者構成＞</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="12" name="Chart 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3096E2B-A2B6-3519-4EBE-45669E5AF5A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3554422083"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="455748" y="2125993"/>
+          <a:ext cx="4320000" cy="2880000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="13" name="Chart 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EA6C31A-67EE-C74C-4F6D-7DD70CF4AF57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3449015148"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5130252" y="2060500"/>
+          <a:ext cx="4320000" cy="2880000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3242440487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...199 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="テキスト ボックス 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA54E4F6-1FB7-06FA-415F-67C42C400C4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="200472" y="993512"/>
             <a:ext cx="9080406" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
@@ -22465,62 +21295,51 @@
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>X</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>：</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>@</a:t>
-[...10 lines deleted...]
-              <a:t>zip_sparkling</a:t>
+              <a:t>@zip_sparkling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>／約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>11,000</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
@@ -22535,392 +21354,513 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>			 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" i="0" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C7E9783-D89F-51FD-260E-D81C9449C399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7561387" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜番組ＳＮＳ＞</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="図 12"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="10" name="Google Shape;143;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1595013-BB91-C722-1EB9-6539BA3D1370}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272480" y="1484784"/>
+            <a:ext cx="2585739" cy="1880910"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Google Shape;146;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD5CC8CB-15E5-A514-B787-EB92EA6EDA35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2936776" y="1464305"/>
             <a:ext cx="1592925" cy="2900800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="図 13"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="12" name="Google Shape;147;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0EE1E68-81A8-7293-6BC5-0BBED55F3444}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="371981" y="3518412"/>
             <a:ext cx="1872208" cy="3094070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="図 14"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="13" name="Google Shape;148;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7185F1AC-1956-50BD-E8FD-D3EE51376193}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4953000" y="1413550"/>
             <a:ext cx="2088232" cy="3121495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="図 15"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="14" name="Google Shape;149;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{401E2F99-13AC-0E31-B97C-1C6BFA10FDE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2936776" y="4548207"/>
             <a:ext cx="1825536" cy="2190046"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="図 16"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="15" name="Google Shape;150;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC35287-8FFB-E122-2700-AA5479F28075}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5106455" y="4616530"/>
             <a:ext cx="1781322" cy="2134642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="図 17"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="16" name="Google Shape;151;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D44A08-C372-F4C0-4FDA-74B3C3F3D0A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7329264" y="1459520"/>
             <a:ext cx="1808961" cy="2257512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="図 18"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="17" name="Google Shape;152;p6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCEA760D-C366-56BB-8947-24FE73C80E0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId10">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7257343" y="3876051"/>
             <a:ext cx="1959298" cy="2755891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="113526076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...142 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="テキスト ボックス 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="352279" y="935432"/>
             <a:ext cx="9586513" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
@@ -22961,51 +21901,57 @@
               </a:rPr>
               <a:t>Sparkling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>」のリスナーのポイントが高いプロフィール</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text Box 2"/>
+          <p:cNvPr id="2" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{331585E8-DB56-3A29-7D62-433D183C2937}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="344488" y="260648"/>
             <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
@@ -23113,1362 +22059,305 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
-[...12 lines deleted...]
-            <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>　＜リスナー・プロフィール＞</a:t>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜リスナー・プロフィール＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Google Shape;158;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F174A2CA-C918-92B9-050B-E79B61A1BABE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="607039" y="5828162"/>
+            <a:ext cx="8548700" cy="734144"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Google Shape;159;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{885B307A-A81B-A360-C1CB-43B42F263AB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="593931" y="4946252"/>
+            <a:ext cx="8577906" cy="708918"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Google Shape;160;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B55C46B4-B88C-B9D2-1A27-B4AEA1F388B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577172" y="4099120"/>
+            <a:ext cx="8594665" cy="732159"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Google Shape;161;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E035DDCD-3BFA-8E00-7A36-490ACD261C9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="593288" y="3236434"/>
+            <a:ext cx="8578549" cy="725793"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Google Shape;162;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0967A02A-5BAB-4A7D-20C2-AF68F7CD4EEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="593286" y="2338522"/>
+            <a:ext cx="8562453" cy="718527"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;163;p7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31126387-8201-D98A-660F-DA5113C754F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577190" y="1436163"/>
+            <a:ext cx="8624496" cy="740182"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4246473805"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2435434601"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="表 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E3F44E5-4C69-1295-3282-B170C86F4EA5}"/>
-[...1240 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82FDA10D-2DA0-E045-5DF2-B6104CB1F65D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613239B3-D7E9-ADBD-FEDF-987E4C6E692C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="344489" y="260648"/>
-            <a:ext cx="5976664" cy="400110"/>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -24567,77 +22456,1475 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
-[...12 lines deleted...]
-            <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>　＜タイムテーブル＞</a:t>
+              <a:t>◆Ｓｐａｒｋｌｉｎｇ　＜タイムテーブル＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="17" name="Google Shape;171;p8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACB0A15-583B-788E-11B5-0CAEDA4A8103}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="830541" y="1052736"/>
+          <a:ext cx="8244900" cy="3376550"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr bandRow="1">
+                <a:noFill/>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1300475">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1222100">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5722325">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="432050">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>START</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="2EA6D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>END</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="2EA6D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1400" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>コーナー・タイトル</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="2EA6D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="265925">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>12:58</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:00</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　TIME SIGNAL</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="243050">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:01</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　OPENER〜</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="265925">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:16</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:18</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　WEATHER INFORMATION</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="265925">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:18</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:20</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　TRAFFIC INFORMATION</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="265925">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:20</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:30</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　SPARKLINGRAMMER</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="265925">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:40</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>13:50</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　BUZZLING</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="210350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>14:45</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>14:50</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　GO! GOOD DAY!</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="216025">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>15:01</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>15:03</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　HEADLINE NEWS</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="238150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>15:03</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>15:05</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　TRAFFIC INFORMATION</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="247825">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>15:25</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>15:40</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　SPARKLING GROOVE</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10010"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="216025">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>15:57</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　CLOSER〜</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10011"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="243450">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>15:58</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none"/>
+                        <a:t>16:00</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" sz="1100" u="none" strike="noStrike" cap="none" dirty="0">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>　TIME SIGNAL</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2991528772"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1879755167"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="標準デザイン">
   <a:themeElements>
     <a:clrScheme name="ZIP COLOR1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="797B84"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D8D8"/>
       </a:lt2>
@@ -25890,54 +25177,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>803</Words>
+  <Words>786</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
-  <Paragraphs>173</Paragraphs>
+  <Paragraphs>172</Paragraphs>
   <Slides>8</Slides>
   <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>