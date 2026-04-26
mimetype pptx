--- v0 (2025-10-21)
+++ v1 (2026-04-26)
@@ -441,54 +441,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16691" autoAdjust="0"/>
     <p:restoredTop sz="95267" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="71" d="100"/>
-          <a:sy n="71" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="384" y="60"/>
+        <p:origin x="684" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -2305,51 +2305,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2025/3/31</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4571,51 +4571,51 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="表 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="449269228"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3852684669"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="215407" y="980508"/>
           <a:ext cx="7257873" cy="5713808"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1814468">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="5443405">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -5876,71 +5876,71 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>16</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>～</a:t>
+                        <a:t>歳～</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>34</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>歳　男・女</a:t>
+                        <a:t>歳　クラブ好き 男・女 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -6059,59 +6059,82 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t> </a:t>
-[...7 lines deleted...]
-                      </a:endParaRPr>
+                        <a:t> @dance_beat_x</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>　</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>124</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>人</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -7538,51 +7561,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>220</Words>
+  <Words>231</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
   <Paragraphs>33</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>