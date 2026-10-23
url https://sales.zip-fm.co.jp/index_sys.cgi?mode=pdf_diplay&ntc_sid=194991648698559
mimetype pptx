--- v3 (2026-04-26)
+++ v4 (2026-10-23)
@@ -1,118 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId9"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId11"/>
+    <p:handoutMasterId r:id="rId10"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="461" r:id="rId2"/>
     <p:sldId id="484" r:id="rId3"/>
     <p:sldId id="482" r:id="rId4"/>
-    <p:sldId id="498" r:id="rId5"/>
-[...3 lines deleted...]
-    <p:sldId id="485" r:id="rId9"/>
+    <p:sldId id="504" r:id="rId5"/>
+    <p:sldId id="483" r:id="rId6"/>
+    <p:sldId id="499" r:id="rId7"/>
+    <p:sldId id="485" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="9906000" cy="6858000" type="A4"/>
   <p:notesSz cx="9866313" cy="6735763"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -205,52 +184,51 @@
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="既定のセクション" id="{AEBAB5F9-3ECE-49B3-BB35-F73CC38A1EAB}">
           <p14:sldIdLst>
             <p14:sldId id="461"/>
             <p14:sldId id="484"/>
             <p14:sldId id="482"/>
-            <p14:sldId id="498"/>
-            <p14:sldId id="503"/>
+            <p14:sldId id="504"/>
             <p14:sldId id="483"/>
             <p14:sldId id="499"/>
             <p14:sldId id="485"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="4319">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="3120">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
@@ -1357,492 +1335,1052 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94280" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="127" d="100"/>
+          <a:sy n="127" d="100"/>
         </p:scale>
-        <p:origin x="630" y="96"/>
+        <p:origin x="900" y="114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="1738" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2121"/>
         <p:guide pos="3107"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.kitani\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260206_160729.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\k.suenaga\Downloads\&#24180;&#40802;&#24615;&#21029;&#32884;&#21462;&#29575;&#26089;&#35211;&#34920;_&#12464;&#12521;&#12501;&#20184;&#12365;&#23436;&#25104;&#29256;%20(3).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\k.suenaga\Downloads\&#32884;&#21462;&#26178;&#38291;&#38598;&#35336;_&#12501;&#12457;&#12531;&#12488;&#20462;&#27491;&#29256;%20(1).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\c.nishiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260727_114530.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.kitani\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260206_160729.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\c.nishiyama\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260727_114530.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
-  <c:roundedCorners val="0"/>
+  <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
-      <c:layout>
-[...9 lines deleted...]
-      </c:layout>
+      <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:dLbls>
+          <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
-          <c:showCatName val="0"/>
+          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
-          <c:showBubbleSize val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
-      <c:spPr>
-[...4 lines deleted...]
-      </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
-    <c:dispBlanksAs val="zero"/>
-    <c:showDLblsOverMax val="0"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
   </c:chart>
-  <c:spPr>
-[...21 lines deleted...]
-  </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
-          <c:explosion val="1"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-199B-4D71-85C3-6399701A7918}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-199B-4D71-85C3-6399701A7918}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.16531405341000147"/>
+                  <c:y val="4.5740443895908645E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-199B-4D71-85C3-6399701A7918}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="HGPｺﾞｼｯｸE"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$N$1:$O$1</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>男性</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>女性</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$N$2:$O$2</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>51.7</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>48.2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-199B-4D71-85C3-6399701A7918}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="99CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000001-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="33CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000003-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0099FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000005-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000007-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0033CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000009-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000009-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="5"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000B-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{0000000B-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="6"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFCCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000D-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{0000000D-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF99FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000F-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{0000000F-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="8"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF66FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000011-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000011-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF00FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000013-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000013-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000015-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000015-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="11"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="660066"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000017-1845-4329-A03F-77830B9A7422}"/>
+                <c16:uniqueId val="{00000017-D955-4A85-9648-09B584DBD511}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.14405092592592592"/>
+                  <c:y val="9.2838541666666659E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.26605324074074072"/>
+                      <c:h val="8.5989583333333328E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.1157523148148148E-2"/>
+                  <c:y val="6.0516145833333333E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.24253472222222219"/>
+                      <c:h val="8.5989583333333328E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.16168981481481481"/>
+                  <c:y val="-1.3229166666666667E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.23371527777777781"/>
+                      <c:h val="0.11244791666666666"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.1110979166666667"/>
+                  <c:y val="-2.204861111111111E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25435277777777776"/>
+                      <c:h val="7.3576388888888886E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.12935185185185186"/>
+                  <c:y val="-6.8616319444444449E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.26825810185185184"/>
+                      <c:h val="7.3862847222222222E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="10"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="900">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                      <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000015-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.11318287037037039"/>
+                  <c:y val="1.6536458333333334E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25723379629629628"/>
+                      <c:h val="0.11244791666666666"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000017-D955-4A85-9648-09B584DBD511}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900">
                     <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
                     <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ja-JP"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="bestFit"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="1"/>
             <c:showSerName val="0"/>
@@ -1885,5127 +2423,112 @@
                 <c:pt idx="8">
                   <c:v>女性 30～39才</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>女性 40～49才</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>女性 50～59才</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>女性 60～69才</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$M$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3.8</c:v>
+                  <c:v>8.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>9.3000000000000007</c:v>
+                  <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.2</c:v>
+                  <c:v>21.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>16.3</c:v>
+                  <c:v>13.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.3000000000000007</c:v>
+                  <c:v>4.9000000000000004</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.1</c:v>
+                  <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2.6</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8.5</c:v>
+                  <c:v>14.9</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>9.6</c:v>
+                  <c:v>11</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15.3</c:v>
+                  <c:v>12.3</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>6</c:v>
+                  <c:v>5.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000018-1845-4329-A03F-77830B9A7422}"/>
+              <c16:uniqueId val="{00000018-D955-4A85-9648-09B584DBD511}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="1"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="1"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="1"/>
   </c:chart>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
-</file>
-[...5013 lines deleted...]
-</c:userShapes>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7710,63 +3233,59 @@
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -8450,51 +3969,51 @@
               </a:spcAft>
               <a:defRPr kumimoji="1" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:fld id="{3949F6A9-A3E1-46FD-A3FD-8B620CA0CC37}" type="slidenum">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
               </a:pPr>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="ja-JP">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8196" name="Rectangle 3"/>
           <p:cNvSpPr>
@@ -8519,51 +4038,51 @@
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="ja-JP" altLang="ja-JP">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4211066353"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3238873430"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8787,51 +4306,51 @@
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="ja-JP" altLang="ja-JP">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3238873430"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654099771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8987,318 +4506,50 @@
               <a:defRPr kumimoji="1" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:fld id="{3949F6A9-A3E1-46FD-A3FD-8B620CA0CC37}" type="slidenum">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0">
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
               </a:pPr>
               <a:t>6</a:t>
-            </a:fld>
-[...266 lines deleted...]
-              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="ja-JP">
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8196" name="Rectangle 3"/>
           <p:cNvSpPr>
@@ -10135,51 +5386,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026/3/18</a:t>
+              <a:t>2026/7/27</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12540,67 +7791,63 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="https://zip-fm.co.jp/system/storage/programs/6ef38403-0d6d-492d-b714-59c0affd9990.png?v=881475bf1ac83ab427ba2a818170ff18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
@@ -17634,65 +12881,77 @@
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1991218659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECDB3209-E3BF-F721-FB6C-173B9200106E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text Box 2"/>
+          <p:cNvPr id="12" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB2BB2C-89DE-B736-26B3-7BACE0BC6600}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="344488" y="260648"/>
             <a:ext cx="7561387" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
@@ -17807,1201 +13066,819 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr kumimoji="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>◆</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="+mj-ea"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>ｇｅｔ ｒｅａｄｙ</a:t>
+              <a:t>get ready</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>　＜聴取率データ＞</a:t>
+              <a:t>＜聴取者構成＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="正方形/長方形 43">
+          <p:cNvPr id="4" name="正方形/長方形 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E388C63-4378-4E41-AF6C-B9849C0C3A05}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF067A62-A5B5-64C9-E78D-14BD1A52F7D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="726306" y="1328842"/>
-            <a:ext cx="8723118" cy="2546359"/>
+            <a:off x="5052786" y="3429001"/>
+            <a:ext cx="4536504" cy="2852476"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF99"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="47" name="FMGＺ右">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="四角形: 角を丸くする 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26BA8FD9-F48F-4835-8BBA-C50F8BD07627}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E91FE78-C287-41BF-8096-8F604C7B1697}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{057CA13F-902C-5B45-1D54-3A98176E6267}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1785933" y="1071370"/>
-            <a:ext cx="6480720" cy="448511"/>
+            <a:off x="5881520" y="2980489"/>
+            <a:ext cx="2735019" cy="448511"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00B0F0"/>
+            <a:schemeClr val="accent5"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>男女年代別構成</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...22 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="テキスト ボックス 55">
+          <p:cNvPr id="15" name="正方形/長方形 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F54C4F7-F523-4453-820C-5CB300F1005A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B12A4A6F-67D6-16CC-E94C-337E9107F378}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="372266" y="3429002"/>
+            <a:ext cx="4536504" cy="2852476"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFF99"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="四角形: 角を丸くする 50">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{893C2775-9A32-DFE1-4685-D07EF85935EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1289462" y="2995118"/>
+            <a:ext cx="2735019" cy="448511"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>男女比</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA14D40-520B-CD6B-56E6-BBCA45047C7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="502843" y="5463962"/>
+            <a:ext cx="4267201" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>get ready</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>」リスナーの</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>約</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>52</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>％が男性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>約</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>48</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>％が女性</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="テキスト ボックス 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBEA6EC-A328-7A9D-C673-C6F07EB071D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1376679" y="1109676"/>
-            <a:ext cx="7324528" cy="338554"/>
+            <a:off x="763036" y="6475704"/>
+            <a:ext cx="8306636" cy="200055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>「</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>get ready</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>」は、＜</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>年</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>20</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>歳～</a:t>
-[...90 lines deleted...]
-              </a:solidFill>
+              <a:t>月度 </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="60" name="グループ化 59">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="20" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED86225-032B-4C1C-ACF8-E33994A001D8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...497 lines deleted...]
-            </a:prstGeom>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5043421" y="3416665"/>
+          <a:ext cx="4592056" cy="2899908"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="32" name="Chart 1">
             <a:extLst>
-              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
-[...2 lines deleted...]
-                </a14:hiddenEffects>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
-          </p:spPr>
-[...131 lines deleted...]
-      </p:grpSp>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="763036" y="3305561"/>
+          <a:ext cx="3872370" cy="2365394"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="正方形/長方形 78">
+          <p:cNvPr id="13" name="正方形/長方形 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF62DEAC-889E-4260-BA33-8CBE52E4BD8B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB4BE8E7-576A-46D2-3254-22FEE363F460}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="663450" y="4307347"/>
-            <a:ext cx="8723118" cy="2219490"/>
+            <a:off x="372266" y="1395627"/>
+            <a:ext cx="9217023" cy="1374684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF99"/>
           </a:solidFill>
           <a:ln w="25400">
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="83" name="グループ化 82">
+          <p:cNvPr id="17" name="グループ化 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D0B568-F110-4B5C-A747-A707A9A0FA1E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75E529D3-6C45-2A57-4C45-348677EA2CE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1784648" y="4062328"/>
-            <a:ext cx="6436043" cy="473889"/>
+            <a:off x="1512054" y="1128959"/>
+            <a:ext cx="6800453" cy="473889"/>
             <a:chOff x="1189685" y="4176045"/>
             <a:chExt cx="4269152" cy="473889"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="84" name="四角形: 角を丸くする 37">
+            <p:cNvPr id="19" name="四角形: 角を丸くする 37">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CD28FF-9895-4222-94FC-685C914E11F9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1DF831F-7A7F-DCE2-A6B9-76ABE08CFCD9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1197615" y="4176045"/>
               <a:ext cx="4261222" cy="473889"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:schemeClr val="accent5"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="85" name="テキスト ボックス 84">
+            <p:cNvPr id="21" name="テキスト ボックス 20">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26FC4DD6-4406-4FD3-9C3E-B39B80762B3F}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE11089-14C9-7BC2-5226-278A95E77950}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1189685" y="4244231"/>
               <a:ext cx="4266727" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" defTabSz="1043056" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -19040,125 +13917,121 @@
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>」は、</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>週間で</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" altLang="ja-JP" sz="1600">
+                <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>83</a:t>
-[...9 lines deleted...]
-                <a:t>万人</a:t>
+                <a:t>72</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>に聴かれています！</a:t>
+                <a:t>万人に聴かれています！</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="テキスト ボックス 17"/>
+          <p:cNvPr id="22" name="テキスト ボックス 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D306618F-09BF-0288-30D2-403455323523}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1665384" y="4739075"/>
-            <a:ext cx="5089855" cy="338554"/>
+            <a:off x="727479" y="1720839"/>
+            <a:ext cx="6787257" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>●「</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>get ready</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>」の</a:t>
             </a:r>
@@ -19183,4219 +14056,433 @@
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>到達率</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>・・・</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>8.3%</a:t>
+              <a:t>.2%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="テキスト ボックス 19"/>
+          <p:cNvPr id="25" name="テキスト ボックス 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C12F7295-12E7-E30E-9843-BE78AF4AD8CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3751675" y="6007583"/>
-            <a:ext cx="3504486" cy="461665"/>
+            <a:off x="7733761" y="2248529"/>
+            <a:ext cx="1851456" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>重複を除く正味到達人数</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="600" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>中京圏の</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>ZIP-FM</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>良好聴取エリア内の男女</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>12</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>～</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>69</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="600" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>才</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="600" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="テキスト ボックス 18"/>
+          <p:cNvPr id="26" name="テキスト ボックス 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90884F31-6F24-2252-15E1-8CCD2FAAA7E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3721894" y="5238142"/>
-            <a:ext cx="4368504" cy="769441"/>
+            <a:off x="3607229" y="2019903"/>
+            <a:ext cx="4942747" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="4400" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>83</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="4400" b="1" dirty="0">
+              <a:t>72</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>万人／</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>1,000</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="3200" b="1" dirty="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>万人</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="EA6431"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="テキスト ボックス 17"/>
+          <p:cNvPr id="27" name="テキスト ボックス 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D683D6A-1FFA-E747-4A0F-20043737B3FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1638444" y="5307503"/>
-            <a:ext cx="1941557" cy="369332"/>
+            <a:off x="2636444" y="2152798"/>
+            <a:ext cx="2051489" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>人口換算すると</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...403 lines deleted...]
-      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="7" name="グラフ 6">
-[...3405 lines deleted...]
-          <p:cNvPr id="8" name="Chart 2">
+          <p:cNvPr id="2" name="Chart 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3903757402"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115534668"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="564281" y="2075541"/>
-          <a:ext cx="4320000" cy="2880000"/>
+          <a:off x="619618" y="3246626"/>
+          <a:ext cx="4074705" cy="2391822"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="9" name="Chart 1">
+          <p:cNvPr id="3" name="Chart 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="79733847"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1609388063"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="5130082" y="2219777"/>
+          <a:off x="5089029" y="3401477"/>
           <a:ext cx="4320000" cy="2880000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3242440487"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3531449958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="図 11"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -23899,51 +14986,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7421312" y="4055432"/>
             <a:ext cx="2346813" cy="2088232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="113526076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Box 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -24332,51 +15419,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="576351" y="5651144"/>
             <a:ext cx="8621288" cy="711598"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1539245023"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Box 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -27709,536 +18796,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
-[...440 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>931</Words>
+  <Words>797</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
-  <Paragraphs>188</Paragraphs>
-[...1 lines deleted...]
-  <Notes>6</Notes>
+  <Paragraphs>141</Paragraphs>
+  <Slides>7</Slides>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>HGPｺﾞｼｯｸE</vt:lpstr>
-      <vt:lpstr>HGP創英角ｺﾞｼｯｸUB</vt:lpstr>
-      <vt:lpstr>HGｺﾞｼｯｸM</vt:lpstr>
       <vt:lpstr>Meiryo UI</vt:lpstr>
       <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>標準デザイン</vt:lpstr>
-      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZIP-FM</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MUSIC DAY</dc:title>
   <dc:subject>hiroyuki</dc:subject>
   <dc:creator>hiroyuki</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>