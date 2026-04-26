--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -21,63 +21,65 @@
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
+  <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId11"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="461" r:id="rId2"/>
@@ -1354,54 +1356,54 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94280" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="60" y="378"/>
+        <p:origin x="630" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -1416,67 +1418,75 @@
         <p:origin x="1738" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2121"/>
         <p:guide pos="3107"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\m.sugawara\Downloads\&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#23616;&#65310;_20250827_121807.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///G:\&#12510;&#12452;&#12489;&#12521;&#12452;&#12502;\&#33733;&#21407;&#12373;&#12435;&#26696;&#20214;\SUNDAY%20AWESOME%20WAVE&#12487;&#12540;&#12479;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///G:\&#12510;&#12452;&#12489;&#12521;&#12452;&#12502;\&#33733;&#21407;&#12373;&#12435;&#26696;&#20214;\SUNDAY%20AWESOME%20WAVE&#12487;&#12540;&#12479;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\h.ito\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_152406.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\h.ito\Downloads\&#20870;&#12464;&#12521;&#12501;_&#26178;&#38291;&#21306;&#20998;&#38598;&#35336;&#65308;&#29305;&#24615;&#215;&#26178;&#38291;&#21306;&#20998;&#65310;_20260205_152406.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.5515445184736508E-2"/>
           <c:y val="5.8968133425296165E-2"/>
@@ -1536,647 +1546,68 @@
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="5.261433484152369E-2"/>
-[...577 lines deleted...]
-          <c:yMode val="edge"/>
           <c:x val="0.24646784855280246"/>
           <c:y val="7.2998046023640666E-3"/>
           <c:w val="0.79485593977444735"/>
           <c:h val="0.89026063100137176"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>16:00-17:30</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF5050"/>
               </a:solidFill>
               <a:ln w="12700">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
@@ -2278,96 +1709,96 @@
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="12700">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000F-623E-44E9-8BCE-AA5A154A3BF3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$B$1:$H$1</c:f>
               <c:strCache>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>ZIP-FM</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>CBCラジオ</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>東海ラジオ</c:v>
+                </c:pt>
+                <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
-                </c:pt>
-[...4 lines deleted...]
-                  <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>31.5</c:v>
+                  <c:v>42.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>19.5</c:v>
+                  <c:v>14.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.4</c:v>
+                  <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>19.100000000000001</c:v>
+                  <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.6</c:v>
+                  <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>4</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>12</c:v>
+                  <c:v>11.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000010-623E-44E9-8BCE-AA5A154A3BF3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25352">
           <a:noFill/>
@@ -2385,89 +1816,89 @@
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="2495" b="1" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="MS UI Gothic"/>
           <a:ea typeface="MS UI Gothic"/>
           <a:cs typeface="MS UI Gothic"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.29050439929521632"/>
           <c:y val="0.16913160586750256"/>
           <c:w val="0.66438356164383561"/>
           <c:h val="0.70545454545454545"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>07:00-24:00</c:v>
+                  <c:v>16:00-17:30</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF99FF"/>
             </a:solidFill>
             <a:ln w="12670">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:explosion val="2"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25341">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
@@ -2618,52 +2049,52 @@
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000008-4EEF-4BC3-B66B-EBB48BC8E363}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:delete val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-4EEF-4BC3-B66B-EBB48BC8E363}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="0"/>
-                  <c:y val="1.2195359066986836E-2"/>
+                  <c:x val="6.8988924615934172E-2"/>
+                  <c:y val="-5.5392824338388125E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                         <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                         <a:cs typeface="MS UI Gothic"/>
                       </a:defRPr>
                     </a:pPr>
                     <a:fld id="{068A2764-4CD6-40D0-AC93-FAC569AD73A4}" type="CATEGORYNAME">
                       <a:rPr lang="ja-JP" altLang="en-US" sz="900" dirty="0"/>
                       <a:pPr>
                         <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
@@ -3028,52 +2459,52 @@
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="0.27121012872635308"/>
                       <c:h val="0.1878826310805119"/>
                     </c:manualLayout>
                   </c15:layout>
                   <c15:dlblFieldTable/>
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000005-4EEF-4BC3-B66B-EBB48BC8E363}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-6.7742257246688024E-3"/>
-                  <c:y val="-6.0705444235204506E-2"/>
+                  <c:x val="-6.9741490799763495E-2"/>
+                  <c:y val="-6.0705528509607878E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                         <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                         <a:cs typeface="MS UI Gothic"/>
                       </a:defRPr>
                     </a:pPr>
                     <a:fld id="{857B341A-0499-498D-A779-5250D16560ED}" type="CATEGORYNAME">
                       <a:rPr lang="en-US" altLang="ja-JP" sz="900"/>
                       <a:pPr>
                         <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
@@ -3337,69 +2768,69 @@
                 <c:pt idx="2">
                   <c:v>東海ラジオ</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>FM AICHI</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>NHK-FM</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>NHK第1</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>その他の局</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$H$2</c:f>
               <c:numCache>
                 <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
-                  <c:v>31.5</c:v>
+                  <c:v>42.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>19.5</c:v>
+                  <c:v>14.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.4</c:v>
+                  <c:v>5.4</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>19.100000000000001</c:v>
+                  <c:v>20.2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.6</c:v>
+                  <c:v>3.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>4</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>12</c:v>
+                  <c:v>11.799999999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-4EEF-4BC3-B66B-EBB48BC8E363}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25341">
           <a:noFill/>
@@ -3415,50 +2846,741 @@
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="599" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="MS UI Gothic"/>
           <a:ea typeface="MS UI Gothic"/>
           <a:cs typeface="MS UI Gothic"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:userShapes r:id="rId2"/>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="5.261433484152369E-2"/>
+          <c:y val="3.6242967074733227E-2"/>
+          <c:w val="0.931258972373186"/>
+          <c:h val="0.90206192008814168"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>ＺＩＰ－ＦＭ</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.66666666666666663</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67708333333333337</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6875</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.69791666666666663</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.70833333333333337</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.71875</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$7</c:f>
+              <c:numCache>
+                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1.5</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1.1000000000000001</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1.4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1.5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-12A1-4056-A8F0-769C8999A977}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>FM AICHI</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="3333FF"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.66666666666666663</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67708333333333337</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6875</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.69791666666666663</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.70833333333333337</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.71875</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$7</c:f>
+              <c:numCache>
+                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.9</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.9</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.6</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.6</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-12A1-4056-A8F0-769C8999A977}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!#REF!</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>#REF!</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="24895">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+              <a:prstDash val="lgDashDot"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.5106847587423025E-2"/>
+                  <c:y val="-2.3591484003543772E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="24895">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="882" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx2">
+                          <a:lumMod val="65000"/>
+                          <a:lumOff val="35000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:latin typeface="ＭＳ Ｐゴシック"/>
+                      <a:ea typeface="ＭＳ Ｐゴシック"/>
+                      <a:cs typeface="ＭＳ Ｐゴシック"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="ja-JP"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="r"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="1"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000002-12A1-4056-A8F0-769C8999A977}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="65000"/>
+                        <a:lumOff val="35000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="0"/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.66666666666666663</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67708333333333337</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6875</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.69791666666666663</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.70833333333333337</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.71875</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!#REF!</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-12A1-4056-A8F0-769C8999A977}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="4"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>ＣＢＣラジオ</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="sysDash"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.66666666666666663</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67708333333333337</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6875</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.69791666666666663</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.70833333333333337</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.71875</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$D$2:$D$7</c:f>
+              <c:numCache>
+                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.6</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.5</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.4</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-12A1-4056-A8F0-769C8999A977}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="4"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$E$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>東海ラジオ</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="009900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
+              <c:numCache>
+                <c:formatCode>[hh]:mm</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.66666666666666663</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67708333333333337</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.6875</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.69791666666666663</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.70833333333333337</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.71875</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$E$2:$E$7</c:f>
+              <c:numCache>
+                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>0.1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.2</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000005-12A1-4056-A8F0-769C8999A977}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="-480774592"/>
+        <c:axId val="-480786560"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="-480774592"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="12447">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="[hh]:mm" sourceLinked="1"/>
+        <c:majorTickMark val="in"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="9336">
+            <a:noFill/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="2400000" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="MS UI Gothic"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="ja-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="-480786560"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:tickLblSkip val="1"/>
+        <c:tickMarkSkip val="1"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="-480786560"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="2.5"/>
+          <c:min val="0"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="12447">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="9336">
+            <a:noFill/>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="MS UI Gothic"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="ja-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="-480774592"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+        <c:majorUnit val="1"/>
+        <c:minorUnit val="0.1"/>
+      </c:valAx>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="24895">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1103" b="1" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="MS UI Gothic"/>
+          <a:ea typeface="MS UI Gothic"/>
+          <a:cs typeface="MS UI Gothic"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="ja-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
@@ -3503,141 +3625,58 @@
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
-        <c:ser>
-[...81 lines deleted...]
-        </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
-          <c:showLeaderLines val="1"/>
+          <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
@@ -3652,429 +3691,668 @@
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="0"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="ja-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId4">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-B64A-47B4-A2F3-4771F3E12183}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-B64A-47B4-A2F3-4771F3E12183}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="HGPｺﾞｼｯｸE"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$N$1:$O$1</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>男性</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>女性</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$N$2:$O$2</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>61.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>38.6</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-B64A-47B4-A2F3-4771F3E12183}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="1"/>
+  </c:chart>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="99CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000001-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="33CCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000003-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0099FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000005-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000007-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0033CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000009-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000009-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="5"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="333399"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000B-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{0000000B-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="6"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFCCFF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000D-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{0000000D-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="FFADFF"/>
+                <a:srgbClr val="FF99FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000000F-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{0000000F-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="8"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF66FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000011-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000011-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF00FF"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000013-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000013-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
               </a:ln>
-              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000015-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+                <c16:uniqueId val="{00000015-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="11"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="660066"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
-                </a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000017-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900">
+                    <a:latin typeface="HGPｺﾞｼｯｸE 本文"/>
+                    <a:ea typeface="HGPｺﾞｼｯｸE 本文"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="1"/>
+            <c:showLeaderLines val="1"/>
             <c:extLst>
-              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-[...1 lines deleted...]
-              </c:ext>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
-          </c:dPt>
+          </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$B$1:$M$1</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>男性 12～19才</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>男性 20～29才</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>男性 30～39才</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>男性 40～49才</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>男性 50～59才</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>男性 60～69才</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>女性 12～19才</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>女性 20～29才</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>女性 30～39才</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>女性 40～49才</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>女性 50～59才</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>女性 60～69才</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$M$2</c:f>
               <c:numCache>
-                <c:formatCode>0.0;\-0.0;"*"</c:formatCode>
+                <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>2.2000000000000002</c:v>
+                  <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.2</c:v>
+                  <c:v>1.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>8.6999999999999993</c:v>
+                  <c:v>8.8000000000000007</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8.6</c:v>
+                  <c:v>16.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>28.3</c:v>
+                  <c:v>20.5</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3</c:v>
+                  <c:v>7.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>3.2</c:v>
+                  <c:v>1.2</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>5.5</c:v>
+                  <c:v>5.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>10.3</c:v>
+                  <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>11.4</c:v>
+                  <c:v>12.2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>12</c:v>
+                  <c:v>8.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000018-BEC1-49CB-AF9D-9D998ABE9EA1}"/>
+              <c16:uniqueId val="{00000018-BFF3-44D0-AEAC-3780A5AE7CA4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
+          <c:dLblPos val="bestFit"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
-          <c:showCatName val="0"/>
+          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
-          <c:showBubbleSize val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="1"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
-      <c:spPr>
-[...5 lines deleted...]
-      </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
+    <c:showDLblsOverMax val="1"/>
   </c:chart>
-  <c:spPr>
-[...16 lines deleted...]
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
@@ -9070,51 +9348,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2025/12/2</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11479,51 +11757,51 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -12497,51 +12775,115 @@
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●放送時間</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>		</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>毎週日曜日　１６：００～１８：００ ＜２時間プログラム＞</a:t>
+              <a:t>毎週日曜日　１６：００～１</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>０ ＜</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>時間</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>分プログラム＞</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
@@ -12601,77 +12943,100 @@
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>TARGET		20</a:t>
+              <a:t>TARGET		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>20</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳～</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>49</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>歳　男・女　会社員・ドライバー・主婦・商工自営業・学生</a:t>
+              <a:t>歳　男・女　ドライバー・主婦・商工自営業</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -12708,56 +13073,56 @@
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>@</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0" err="1">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>zip_saw</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>／約</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1400">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6,400</a:t>
+              <a:t>6,369</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>人</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
@@ -13038,51 +13403,51 @@
               <a:t>MARI KANBARA</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>＞</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="表 9"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="488504" y="1662934"/>
-          <a:ext cx="5354221" cy="4445657"/>
+          <a:ext cx="5354221" cy="4425359"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1260000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1789966">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2304255">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -15026,51 +15391,57 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="表 13"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3235177496"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="488504" y="6093296"/>
           <a:ext cx="5001504" cy="426720"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1260000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3741504">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
@@ -15179,96 +15550,96 @@
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>@knbr__</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>6,577</a:t>
+                        <a:t>7,738</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>人</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Instagram</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>kambara_no_insta</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>3,722</a:t>
+                        <a:t>5,763</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>人</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -15814,74 +16185,50 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...22 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="テキスト ボックス 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F54C4F7-F523-4453-820C-5CB300F1005A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1376679" y="1109676"/>
             <a:ext cx="7324528" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -15957,103 +16304,50 @@
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>歳＞ターゲット聴取シェア</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>No.1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>！</a:t>
             </a:r>
-          </a:p>
-[...51 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="60" name="グループ化 59">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED86225-032B-4C1C-ACF8-E33994A001D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5494241" y="1590405"/>
             <a:ext cx="3515910" cy="300389"/>
             <a:chOff x="6174242" y="2091338"/>
             <a:chExt cx="3058156" cy="300389"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -16435,113 +16729,113 @@
                 <a:t>ＦＭ ＡＩＣＨＩ    </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                   <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>　　　</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="グループ化 1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1528830" y="1535678"/>
-[...2 lines deleted...]
-            <a:chExt cx="2313995" cy="2016229"/>
+            <a:off x="1608343" y="1448230"/>
+            <a:ext cx="2705079" cy="2447606"/>
+            <a:chOff x="1713803" y="1775004"/>
+            <a:chExt cx="2356304" cy="2058439"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="75" name="全GＺ右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F72B9D9E-41FE-4C14-B874-0C2B920B038A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2100183981"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2554285151"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
             <a:off x="1756112" y="1961489"/>
             <a:ext cx="2224477" cy="1871954"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="76" name="全G他右">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{867B003C-7BDF-49BB-9EF7-5AB592B1E912}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102256836"/>
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2581549110"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
-            <a:off x="1766420" y="1817214"/>
+            <a:off x="1713803" y="1775004"/>
             <a:ext cx="2084589" cy="1928252"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="77" name="WordArt 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FADFFB1-813D-481D-9ABF-21332EFAE2FB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3249815" y="2185688"/>
               <a:ext cx="642872" cy="228686"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16638,89 +16932,51 @@
                 <a:avLst>
                   <a:gd name="adj" fmla="val 50000"/>
                 </a:avLst>
               </a:prstTxWarp>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="dist"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>31</a:t>
-[...37 lines deleted...]
-                <a:t>3</a:t>
+                <a:t>42.4</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="2100" b="1" kern="10" spc="-105" dirty="0">
                   <a:ln w="12700">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:round/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>％</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
@@ -16934,51 +17190,51 @@
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>週間で</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
-                <a:t>27</a:t>
+                <a:t>26</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                   <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 </a:rPr>
                 <a:t>万人に聴かれています！</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="92" name="テキスト ボックス 17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -17064,51 +17320,51 @@
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>到達率</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>・・・</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>2.7%</a:t>
+              <a:t>2.6%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="テキスト ボックス 19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3751675" y="6007583"/>
             <a:ext cx="3504486" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
@@ -17194,96 +17450,96 @@
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>才</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="94" name="テキスト ボックス 18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3749946" y="5238142"/>
-            <a:ext cx="4312399" cy="769441"/>
+            <a:off x="3721894" y="5238142"/>
+            <a:ext cx="4368504" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>万人／</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:t>1,000</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="EA6431"/>
@@ -17395,64 +17651,147 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+              <a:t>12</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="700">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>月度 </a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+              <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="折れ線Ｇ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9BDD94-4995-BA90-1DC9-90D4F66E9809}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4103241840"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5237063" y="1927325"/>
+          <a:ext cx="3782159" cy="1785271"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="テキスト ボックス 56">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9050AB78-A415-4AAC-A48E-E1CEBBF08282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7502198" y="1991067"/>
+            <a:ext cx="1107794" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>＜時間帯別聴取率＞</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654015584"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
@@ -17794,51 +18133,51 @@
         <p:xfrm>
           <a:off x="5021830" y="2046558"/>
           <a:ext cx="4536504" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="表 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B40275-E912-0998-2106-7E9B97239588}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1422890643"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1158507146"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5156482" y="5164413"/>
           <a:ext cx="4267200" cy="906780"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2712265113"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="609600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="982957887"/>
                     </a:ext>
@@ -18717,382 +19056,382 @@
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>2.2</a:t>
+                        <a:t>6.5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>4.2</a:t>
+                        <a:t>1.3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>8.7</a:t>
+                        <a:t>8.8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>8.6</a:t>
+                        <a:t>16.4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>28.3</a:t>
+                        <a:t>20.5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>3.0</a:t>
+                        <a:t>7.9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -19966,382 +20305,382 @@
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>3.2</a:t>
+                        <a:t>1.2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
                         <a:t>2.5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>5.5</a:t>
+                        <a:t>5.1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>10.3</a:t>
+                        <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>11.4</a:t>
+                        <a:t>12.2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr" fontAlgn="ctr">
+                      <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                           <a:ea typeface="HGｺﾞｼｯｸM" panose="020B0609000000000000" pitchFamily="49" charset="-128"/>
                         </a:rPr>
-                        <a:t>12.0</a:t>
+                        <a:t>8.6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr">
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="dot"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -20669,91 +21008,91 @@
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>5.5</a:t>
+              <a:t>61%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>割が男性</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>約</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>4.5</a:t>
+              <a:t>39%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>割が女性</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="テキスト ボックス 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBEA6EC-A328-7A9D-C673-C6F07EB071D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -20775,58 +21114,65 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>株式会社ビデオリサーチ調べ　中京圏ラジオ調査 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>6</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="700" dirty="0">
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" dirty="0">
+                <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="700">
                 <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>月度 </a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" dirty="0">
               <a:latin typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGPｺﾞｼｯｸE" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Box 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C147054E-9187-B291-0850-8FC9F9D90934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -21084,50 +21430,110 @@
           <p:cNvPr id="5" name="グラフ 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C966A294-31F9-EEF1-A68A-F5F4DB3C4B4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3989630349"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4851682" y="2188763"/>
           <a:ext cx="4572000" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Chart 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4118434970"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="409295" y="2060183"/>
+          <a:ext cx="4320000" cy="2880000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Chart 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="161551029"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5176705" y="2072303"/>
+          <a:ext cx="4320000" cy="2880000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3242440487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -24933,51 +25339,51 @@
           <a:gs pos="0">
             <a:schemeClr val="phClr">
               <a:tint val="80000"/>
               <a:satMod val="300000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>734</Words>
+  <Words>736</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
   <Paragraphs>152</Paragraphs>
   <Slides>8</Slides>
   <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>