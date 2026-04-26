--- v0 (2025-10-21)
+++ v1 (2026-04-26)
@@ -1,79 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId3"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId4"/>
+    <p:handoutMasterId r:id="rId5"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="445" r:id="rId2"/>
+    <p:sldId id="482" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="9906000" cy="6858000" type="A4"/>
   <p:notesSz cx="9866313" cy="6735763"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -164,50 +167,51 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="既定のセクション" id="{AEBAB5F9-3ECE-49B3-BB35-F73CC38A1EAB}">
           <p14:sldIdLst>
             <p14:sldId id="445"/>
+            <p14:sldId id="482"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="4319">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="3120">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
@@ -442,101 +446,101 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16691" autoAdjust="0"/>
     <p:restoredTop sz="95267" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="1181" y="58"/>
+        <p:origin x="684" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="1738" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2121"/>
         <p:guide pos="3107"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1236,50 +1240,54 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
@@ -1504,50 +1512,318 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="ja-JP" altLang="ja-JP">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145879419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8194" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="892778">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="700903" indent="-263236" defTabSz="892778">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1083068" indent="-207734" defTabSz="892778">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1520736" indent="-207734" defTabSz="892778">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1958403" indent="-207734" defTabSz="892778">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2415101" indent="-207734" defTabSz="892778" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2871796" indent="-207734" defTabSz="892778" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3328493" indent="-207734" defTabSz="892778" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3785190" indent="-207734" defTabSz="892778" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:fld id="{3949F6A9-A3E1-46FD-A3FD-8B620CA0CC37}" type="slidenum">
+              <a:rPr lang="en-US" altLang="ja-JP" smtClean="0">
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+              </a:pPr>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="ja-JP">
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8195" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8196" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="ja-JP" altLang="ja-JP">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3950236762"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2306,51 +2582,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2022/3/28</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4546,50 +4822,54 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="図 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
@@ -4602,91 +4882,103 @@
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5832434" y="1530888"/>
             <a:ext cx="3744000" cy="2340000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="表 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="459758704"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2515438651"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="416496" y="1532904"/>
-          <a:ext cx="5040000" cy="4650120"/>
+          <a:ext cx="5040000" cy="4618688"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1260000"/>
-                <a:gridCol w="3780000"/>
+                <a:gridCol w="1260000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3780000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="360000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROGRAM</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>CONCEPT</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -4710,129 +5002,129 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>邦楽シーンの今をいち早くピックアップしてお届けする「</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>FIND OUT</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>」！</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>次世代のアーティストを</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>エリアから！</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>東海地区のアマチュア・インディーズシーンをはじめ、</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>全国の邦楽から多彩な才能をもったニューカマーを</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>発見していくプログラムです。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ここでしか出会えない、思わず「いいね！」したくなる邦楽を見つけて下さい！</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
@@ -4843,64 +5135,69 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>NAVIGATOR</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -4924,51 +5221,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>白井奈津</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
@@ -4979,81 +5276,86 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="360000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>NAVIGATOR</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROFILE</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -5081,199 +5383,199 @@
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>小学校入学後にスウェーデンで、約</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年間の海外生活を送る。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>高校２年の春、オーストラリアに留学し英語を学ぶ。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>大学進学後、授業の一貫でラジオ番組を制作。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2009</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年の秋　</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ミュージックナビゲーターコンテストで準グランプリを受賞。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2011</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年、</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ミュージック・ナビゲーターとなる。</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -5287,76 +5589,81 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>TARGET</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5374,149 +5681,166 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
-[...24 lines deleted...]
-                        <a:t>代　男・女</a:t>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>16</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>歳～</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>34</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>歳　男・女</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROGRAM</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>SNS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5550,180 +5874,180 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>Twitter</a:t>
-[...2 lines deleted...]
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:t>X</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>@findout778</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>14,386</a:t>
-[...2 lines deleted...]
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:t>1.6</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Instagram</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：＠</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>findout778</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>489</a:t>
-[...2 lines deleted...]
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:t>1,178</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>人</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -5735,146 +6059,2898 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="テキスト ボックス 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="416496" y="127460"/>
             <a:ext cx="2079415" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="3600" b="1" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>FIND OUT</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="3600" b="1" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="テキスト ボックス 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5353556" y="219792"/>
             <a:ext cx="2331087" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>Sun</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>21:00-23:00</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="298557482"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="11" name="表 10"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="416496" y="1662934"/>
+          <a:ext cx="6192689" cy="4231146"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1457315">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2070274">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2665100">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="360000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>生年月日</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>1990</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>日</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="360000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>出身地</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="zh-TW" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>愛知県名古屋市</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="468000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>趣味</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ライブ鑑賞、ギター、塩収集、旅、猫と遊ぶこと、</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>マンガ「キングダム」</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="466257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>特技</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPts val="1800"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>応援、喋り続けること</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1290002">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>経歴</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>小学校入学後にスウェーデンで、約</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年間の海外生活を送る。</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>高校２年の春、オーストラリアに留学し英語を学ぶ。</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>大学進学後、授業の一環でラジオ番組を制作。</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2009</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年の秋　</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ZIP-FM</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ミュージックナビゲーターコンテストで</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>準グランプリを受賞。</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2011</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年、現役女子大生ナビゲーターとして、</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ZIP-FM</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ミュージック・ナビゲーターとなる。</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>テレビ番組のレポーター等でも活躍中。</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="432000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>ナビゲーター</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>キャリア</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2011</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2011</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2011</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2013</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2012</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2013</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2013</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2014</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2015</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>2016</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>年</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>月～</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>Z-POP COUNTDOWN 30</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」代役</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>Z-POP COUNTDOWN 30</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>SUNDAY HAPPY HOUR</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>WOW!</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>HOORAY </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>HOORAY</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t> FRIDAY</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>「</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>FIND OUT</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>」</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="12" name="表 11"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="416496" y="5894080"/>
+          <a:ext cx="5760640" cy="360000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1451243">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4309397">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="360000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>SNS</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>Instagram</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>：</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0" err="1">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>shirai_natsu</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>／</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" dirty="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>4.1</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
+                          <a:latin typeface="+mn-ea"/>
+                          <a:ea typeface="+mn-ea"/>
+                        </a:rPr>
+                        <a:t>万人</a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" dirty="0">
+                        <a:latin typeface="+mn-ea"/>
+                        <a:ea typeface="+mn-ea"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="図 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="12421" r="11693" b="20451"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6609185" y="1662934"/>
+            <a:ext cx="2880683" cy="2264832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Box 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90975E78-F2DF-4D32-BBE1-BD26788897D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="344488" y="1060545"/>
+            <a:ext cx="7561387" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>白井奈津　＜</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>NATSU SHIRAI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:ea typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>＞</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Box 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="344488" y="260648"/>
+            <a:ext cx="7776864" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>◆</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>FIND</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-ea"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>OUT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+              </a:rPr>
+              <a:t>　＜ナビゲーター・プロフィール＞</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1991218659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="標準デザイン">
   <a:themeElements>
     <a:clrScheme name="ZIP COLOR1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="797B84"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D8D8"/>
       </a:lt2>
@@ -7127,87 +10203,86 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>144</Words>
+  <Words>377</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
-  <Paragraphs>26</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>63</Paragraphs>
+  <Slides>2</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>HGPｺﾞｼｯｸE</vt:lpstr>
-      <vt:lpstr>HGP創英角ｺﾞｼｯｸUB</vt:lpstr>
       <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
-      <vt:lpstr>ＭＳ Ｐ明朝</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>標準デザイン</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZIP-FM</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スライド 1</dc:title>
   <dc:creator>pcfln168</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>