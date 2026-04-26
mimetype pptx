--- v0 (2025-10-21)
+++ v1 (2026-04-26)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
@@ -433,63 +433,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16691" autoAdjust="0"/>
     <p:restoredTop sz="95267" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="84" d="100"/>
-          <a:sy n="84" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="1181" y="86"/>
+        <p:origin x="684" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -2306,51 +2306,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="446088" y="7627938"/>
             <a:ext cx="2079625" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{EC83580F-DBF0-42FB-A548-F3D5BBF22973}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2022/1/31</a:t>
+              <a:t>2026/3/18</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3046413" y="7627938"/>
             <a:ext cx="2822575" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4572,91 +4572,103 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="表 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1925948295"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2096612586"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="416496" y="1124744"/>
           <a:ext cx="5040000" cy="5487368"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1260000"/>
-                <a:gridCol w="3780000"/>
+                <a:gridCol w="1260000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3780000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="360000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROGRAM</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>CONCEPT</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -4680,120 +4692,120 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2004</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年から放送中！</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ロックバカ・澤田修選曲＆責任監修！</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>が全国に誇る洋楽ロック専門・超ご長寿プレミアム看板番組”</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Real Rocks”</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" err="1">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>。</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>もちろん洋楽ロック純度は１００％。往年のロックから最新のロックまで、</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>US,UK</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ロック、メタル、へヴィー・ロック、パンクなど、様々なジャンルの洋楽ロックシーンを軸に、注目アーティストのインタビュー、番組イベントを実施し、名古屋＆東海エリアのロックフリークを暑苦しくリードします。</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
@@ -4804,64 +4816,69 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>NAVIGATOR</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -4885,140 +4902,141 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>澤田修</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="360000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>NAVIGATOR</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROFILE</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -5046,278 +5064,278 @@
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>生まれも育ちも愛知県・知多半島。大学を卒業後、アメリカの音楽を生で体験するためニューヨークに渡り、</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>200</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>本以上のライヴを見る。</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>(</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>世界的ロックイベント</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>Woodstack’99</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>も経験</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>)</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>現地で雑誌の編集・インターネットラジオの制作などを経験し帰国。</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="1800"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2001</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年、第</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>8</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>回</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ミュージック・ナビゲーター・コンテストでグランプリを受賞。</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>2002</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>年</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>4</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>月から</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ZIP-FM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ミュージック・ナビゲーターとなる。現在は、洋楽ロックバンドのライナー・ノーツや音楽雑誌の執筆、</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>CM</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ナレーションやＭＣなど多岐に渡り活動中。</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -5331,76 +5349,81 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>TARGET</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5418,167 +5441,186 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:schemeClr val="tx2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>30</a:t>
+                        <a:t>20</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>代～</a:t>
+                        <a:t>歳～</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>50</a:t>
+                        <a:t>49</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>代　男・女　東海地区の</a:t>
+                        <a:t>歳　男・女　東海地区の</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ROCK</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>ファン</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="468000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>PROGRAM</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>SNS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -5612,257 +5654,245 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>Twitter</a:t>
+                        <a:t>X</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>：</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>@</a:t>
+                        <a:t>@Realrocks</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" err="1" smtClean="0">
-[...9 lines deleted...]
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
                         <a:t>／</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>5,152</a:t>
+                        <a:t>1.5</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-ea"/>
                           <a:ea typeface="+mn-ea"/>
                         </a:rPr>
-                        <a:t>人</a:t>
+                        <a:t>万人</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="テキスト ボックス 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="416496" y="127460"/>
             <a:ext cx="3608680" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="3600" b="1" dirty="0">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>ＲＥＡＬ ＲＯＣＫＳ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="3600" b="1" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="テキスト ボックス 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5353555" y="219792"/>
-            <a:ext cx="2331087" cy="461665"/>
+            <a:off x="5337525" y="219792"/>
+            <a:ext cx="2363147" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>Sun</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400">
                 <a:latin typeface="+mj-ea"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>24:30-25:00</a:t>
+              <a:t>24:30-26:00</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="+mj-ea"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="図 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
@@ -7157,87 +7187,85 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>230</Words>
+  <Words>240</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
   <Paragraphs>19</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>HGPｺﾞｼｯｸE</vt:lpstr>
-      <vt:lpstr>HGP創英角ｺﾞｼｯｸUB</vt:lpstr>
       <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
-      <vt:lpstr>ＭＳ Ｐ明朝</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>標準デザイン</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZIP-FM</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スライド 1</dc:title>
   <dc:creator>pcfln168</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>